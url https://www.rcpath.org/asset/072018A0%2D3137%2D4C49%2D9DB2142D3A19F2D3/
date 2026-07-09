--- v0 (2026-04-29)
+++ v1 (2026-07-09)
@@ -29,56 +29,62 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1EF16F1C" w14:textId="77777777" w:rsidR="00290B13" w:rsidRDefault="00290B13" w:rsidP="00290B13"/>
     <w:p w14:paraId="20DA2E43" w14:textId="77777777" w:rsidR="00290B13" w:rsidRDefault="00290B13" w:rsidP="00290B13"/>
     <w:p w14:paraId="6741CFEA" w14:textId="07DF3391" w:rsidR="00AA545F" w:rsidRPr="00076A33" w:rsidRDefault="00AA545F" w:rsidP="00AA545F">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="00D3483A">
         <w:t>Trainees’ Research Medals Awards</w:t>
       </w:r>
       <w:r w:rsidR="00641551">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D3483A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D221BE" w14:textId="77777777" w:rsidR="00AA545F" w:rsidRDefault="00AA545F" w:rsidP="00AA545F">
+    <w:p w14:paraId="62D221BE" w14:textId="43E4C874" w:rsidR="00AA545F" w:rsidRDefault="00AA545F" w:rsidP="00AA545F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t>Application Form</w:t>
+        <w:t xml:space="preserve">Application </w:t>
+      </w:r>
+      <w:r w:rsidR="00037A09">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r>
+        <w:t>orm</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64FF3673" w14:textId="145B9199" w:rsidR="00AA545F" w:rsidRPr="0075316B" w:rsidRDefault="00641551" w:rsidP="00AA545F">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075316B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Please ensure </w:t>
       </w:r>
       <w:r w:rsidR="0082775E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
       <w:r w:rsidR="00F16A53">
         <w:rPr>
@@ -167,68 +173,86 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA545F" w:rsidRPr="00EF6CC2" w14:paraId="7528485A" w14:textId="77777777" w:rsidTr="002428B8">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="949"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="B4C6E7" w:themeColor="accent1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3911B735" w14:textId="0A75E8C8" w:rsidR="00AA545F" w:rsidRPr="00076A33" w:rsidRDefault="00AA545F" w:rsidP="002428B8">
+          <w:p w14:paraId="3911B735" w14:textId="62125AC0" w:rsidR="00AA545F" w:rsidRPr="00076A33" w:rsidRDefault="00AA545F" w:rsidP="002428B8">
             <w:pPr>
               <w:pStyle w:val="Tableheader"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk201747740"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00076A33">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Title (Mr, Mrs, Miss, Dr etc</w:t>
+              <w:t>Title (Mr, Mrs, Miss, Dr</w:t>
+            </w:r>
+            <w:r w:rsidR="00037A09">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00076A33">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> etc</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00076A33">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:tcBorders>
@@ -236,122 +260,158 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="77AE4F62" w14:textId="77777777" w:rsidR="00AA545F" w:rsidRDefault="00AA545F" w:rsidP="002428B8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA545F" w:rsidRPr="00EF6CC2" w14:paraId="154735B4" w14:textId="77777777" w:rsidTr="002428B8">
         <w:trPr>
           <w:trHeight w:val="949"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="B4C6E7" w:themeColor="accent1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="256C9850" w14:textId="77777777" w:rsidR="00AA545F" w:rsidRPr="00076A33" w:rsidRDefault="00AA545F" w:rsidP="002428B8">
+          <w:p w14:paraId="256C9850" w14:textId="5A075BE8" w:rsidR="00AA545F" w:rsidRPr="00076A33" w:rsidRDefault="00AA545F" w:rsidP="002428B8">
             <w:pPr>
               <w:pStyle w:val="Tableheader"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Postal Address</w:t>
+              <w:t xml:space="preserve">Postal </w:t>
+            </w:r>
+            <w:r w:rsidR="00037A09">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ddress</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="B4C6E7" w:themeColor="accent1" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="521BF307" w14:textId="77777777" w:rsidR="00AA545F" w:rsidRDefault="00AA545F" w:rsidP="002428B8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA545F" w:rsidRPr="00EF6CC2" w14:paraId="49E27505" w14:textId="77777777" w:rsidTr="002428B8">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="949"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="B4C6E7" w:themeColor="accent1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67E3EBEB" w14:textId="77777777" w:rsidR="00AA545F" w:rsidRPr="00076A33" w:rsidRDefault="00AA545F" w:rsidP="002428B8">
+          <w:p w14:paraId="67E3EBEB" w14:textId="0FB050F9" w:rsidR="00AA545F" w:rsidRPr="00076A33" w:rsidRDefault="00AA545F" w:rsidP="002428B8">
             <w:pPr>
               <w:pStyle w:val="Tableheader"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="_Hlk201747653"/>
             <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Email Address</w:t>
+              <w:t xml:space="preserve">Email </w:t>
+            </w:r>
+            <w:r w:rsidR="00037A09">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ddress</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="B4C6E7" w:themeColor="accent1" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2DDE72AF" w14:textId="77777777" w:rsidR="00AA545F" w:rsidRDefault="00AA545F" w:rsidP="002428B8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA545F" w:rsidRPr="00EF6CC2" w14:paraId="1E8F67F7" w14:textId="77777777" w:rsidTr="002428B8">
         <w:trPr>
           <w:trHeight w:val="949"/>
         </w:trPr>
         <w:tc>
@@ -497,170 +557,228 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="230F5E84" w14:textId="77777777" w:rsidR="00AA545F" w:rsidRDefault="00AA545F" w:rsidP="002428B8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA545F" w:rsidRPr="00EF6CC2" w14:paraId="1BB000F7" w14:textId="77777777" w:rsidTr="002428B8">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="949"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="B4C6E7" w:themeColor="accent1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B4F175D" w14:textId="77777777" w:rsidR="00AA545F" w:rsidRPr="00076A33" w:rsidRDefault="00AA545F" w:rsidP="002428B8">
+          <w:p w14:paraId="4B4F175D" w14:textId="2117E774" w:rsidR="00AA545F" w:rsidRPr="00076A33" w:rsidRDefault="00AA545F" w:rsidP="002428B8">
             <w:pPr>
               <w:pStyle w:val="Tableheader"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Title of Research Paper</w:t>
+              <w:t xml:space="preserve">Title of </w:t>
+            </w:r>
+            <w:r w:rsidR="00037A09">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">esearch </w:t>
+            </w:r>
+            <w:r w:rsidR="00037A09">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>aper</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="B4C6E7" w:themeColor="accent1" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="344023F3" w14:textId="77777777" w:rsidR="00AA545F" w:rsidRDefault="00AA545F" w:rsidP="002428B8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA545F" w:rsidRPr="00EF6CC2" w14:paraId="3FC70301" w14:textId="77777777" w:rsidTr="00DD2356">
         <w:trPr>
           <w:trHeight w:val="949"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A21B57C" w14:textId="77777777" w:rsidR="00AA545F" w:rsidRPr="00FC0E1A" w:rsidRDefault="00AA545F" w:rsidP="002428B8">
+          <w:p w14:paraId="4A21B57C" w14:textId="6B0E8A90" w:rsidR="00AA545F" w:rsidRPr="00FC0E1A" w:rsidRDefault="00AA545F" w:rsidP="002428B8">
             <w:pPr>
               <w:pStyle w:val="Tableheader"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Hlk201746735"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Name of Publication name and date published</w:t>
+              <w:t xml:space="preserve">Name of </w:t>
+            </w:r>
+            <w:r w:rsidR="00037A09">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ublication name and date published</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0A3C20E7" w14:textId="77777777" w:rsidR="00AA545F" w:rsidRPr="00EF6CC2" w:rsidRDefault="00AA545F" w:rsidP="002428B8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD2356" w:rsidRPr="00EF6CC2" w14:paraId="27A63175" w14:textId="77777777" w:rsidTr="00DD2356">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="949"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4EC07B74" w14:textId="77777777" w:rsidR="009058C0" w:rsidRPr="00DD2356" w:rsidRDefault="009058C0" w:rsidP="00DD2356">
+          <w:p w14:paraId="4EC07B74" w14:textId="50A5D564" w:rsidR="009058C0" w:rsidRPr="00DD2356" w:rsidRDefault="009058C0" w:rsidP="00DD2356">
             <w:pPr>
               <w:pStyle w:val="Tableheader"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2356">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Please provide key details of your CV to allow conflicts of interest to be identified</w:t>
+            </w:r>
+            <w:r w:rsidR="00037A09">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FC8064B" w14:textId="77777777" w:rsidR="00DD2356" w:rsidRPr="00EF6CC2" w:rsidRDefault="00DD2356" w:rsidP="002428B8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD2356" w:rsidRPr="00EF6CC2" w14:paraId="6779983A" w14:textId="77777777" w:rsidTr="00DD2356">
         <w:trPr>
           <w:trHeight w:val="949"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
             </w:tcBorders>
           </w:tcPr>
@@ -924,71 +1042,103 @@
     <w:p w14:paraId="724DAE72" w14:textId="77777777" w:rsidR="00DD2356" w:rsidRDefault="00DD2356" w:rsidP="00B06006"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable2-Accent5"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DD2356" w:rsidRPr="00EF6CC2" w14:paraId="458C23B0" w14:textId="77777777" w:rsidTr="002428B8">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="949"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FFF5C3E" w14:textId="5EAF0F2F" w:rsidR="009058C0" w:rsidRPr="00DD2356" w:rsidRDefault="009058C0" w:rsidP="00B401D6">
+          <w:p w14:paraId="4FFF5C3E" w14:textId="6267CD7F" w:rsidR="009058C0" w:rsidRPr="00DD2356" w:rsidRDefault="009058C0" w:rsidP="00B401D6">
             <w:pPr>
               <w:pStyle w:val="Tableheader"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2356">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Provide a short summary of the main research findings and why they are important to the pathological and wider community (max. 500 words) which may be used for publication on the College website. </w:t>
+              <w:t>Provide a short summary of the main research findings and why they are important to the pathological and wider community (max. 500 words)</w:t>
+            </w:r>
+            <w:r w:rsidR="00037A09">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD2356">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> which may be used for publication </w:t>
+            </w:r>
+            <w:r w:rsidR="00037A09">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>in the College Bulletin</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD2356">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CDC96A5" w14:textId="77777777" w:rsidR="00DD2356" w:rsidRPr="00EF6CC2" w:rsidRDefault="00DD2356" w:rsidP="00DD2356">
             <w:pPr>
               <w:pStyle w:val="Tableheader"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD2356" w:rsidRPr="00EF6CC2" w14:paraId="79E406C5" w14:textId="77777777" w:rsidTr="002428B8">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="949"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="250506D7" w14:textId="77777777" w:rsidR="00DD2356" w:rsidRDefault="00DD2356" w:rsidP="002428B8">
@@ -1167,64 +1317,71 @@
             </w:pPr>
             <w:r w:rsidRPr="00DD2356">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>performing the study</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="657A3408" w14:textId="77777777" w:rsidR="009058C0" w:rsidRPr="00DD2356" w:rsidRDefault="009058C0" w:rsidP="00DD2356">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2356">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>analysis and interpretation of results</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="735ACAA6" w14:textId="2287064D" w:rsidR="00DD2356" w:rsidRPr="006A48FB" w:rsidRDefault="009058C0" w:rsidP="002428B8">
+          <w:p w14:paraId="735ACAA6" w14:textId="43435E1F" w:rsidR="00DD2356" w:rsidRPr="006A48FB" w:rsidRDefault="009058C0" w:rsidP="002428B8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2356">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>writing the manuscript</w:t>
+            </w:r>
+            <w:r w:rsidR="00037A09">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD2356" w:rsidRPr="00EF6CC2" w14:paraId="27D6C11E" w14:textId="77777777" w:rsidTr="002428B8">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="949"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D7A8553" w14:textId="77777777" w:rsidR="00DD2356" w:rsidRDefault="00DD2356" w:rsidP="002428B8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
@@ -1367,56 +1524,68 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="29A64B63" w14:textId="25174240" w:rsidR="00DD2356" w:rsidRPr="00EF6CC2" w:rsidRDefault="00DD2356" w:rsidP="002428B8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD2356" w:rsidRPr="00EF6CC2" w14:paraId="4D1B3404" w14:textId="77777777" w:rsidTr="00DD2356">
         <w:trPr>
           <w:trHeight w:val="949"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75141439" w14:textId="75CA8113" w:rsidR="00DD2356" w:rsidRPr="006A48FB" w:rsidRDefault="00DD2356" w:rsidP="00E6682E">
+          <w:p w14:paraId="75141439" w14:textId="068F804D" w:rsidR="00DD2356" w:rsidRPr="006A48FB" w:rsidRDefault="00DD2356" w:rsidP="00E6682E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="006A48FB">
-              <w:t>Name of Research Supervisor</w:t>
+              <w:t xml:space="preserve">Name of </w:t>
+            </w:r>
+            <w:r w:rsidR="00037A09">
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A48FB">
+              <w:t xml:space="preserve">esearch </w:t>
+            </w:r>
+            <w:r w:rsidR="00037A09">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A48FB">
+              <w:t>upervisor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E58BB6E" w14:textId="77777777" w:rsidR="00DD2356" w:rsidRPr="00EF6CC2" w:rsidRDefault="00DD2356" w:rsidP="00E6682E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD2356" w:rsidRPr="00EF6CC2" w14:paraId="0A4DA39E" w14:textId="77777777" w:rsidTr="00DD2356">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="949"/>
         </w:trPr>
         <w:tc>
@@ -1759,64 +1928,64 @@
         </w:rPr>
         <w:t>*If possible, please save as a jpeg. Please ensure this is saved with your name in the title.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="5F973A74" w14:textId="77777777" w:rsidR="00C2403D" w:rsidRPr="00404FE4" w:rsidRDefault="00C2403D" w:rsidP="00B06006"/>
     <w:sectPr w:rsidR="00C2403D" w:rsidRPr="00404FE4" w:rsidSect="00290B13">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="429FA475" w14:textId="77777777" w:rsidR="000C743D" w:rsidRDefault="000C743D" w:rsidP="00404FE4">
+    <w:p w14:paraId="0321D7F3" w14:textId="77777777" w:rsidR="00A16B18" w:rsidRDefault="00A16B18" w:rsidP="00404FE4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0175046F" w14:textId="77777777" w:rsidR="000C743D" w:rsidRDefault="000C743D" w:rsidP="00404FE4"/>
+    <w:p w14:paraId="4466251F" w14:textId="77777777" w:rsidR="00A16B18" w:rsidRDefault="00A16B18" w:rsidP="00404FE4"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53E6B36A" w14:textId="77777777" w:rsidR="000C743D" w:rsidRDefault="000C743D" w:rsidP="00404FE4">
+    <w:p w14:paraId="42EC510F" w14:textId="77777777" w:rsidR="00A16B18" w:rsidRDefault="00A16B18" w:rsidP="00404FE4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="547DBCF0" w14:textId="77777777" w:rsidR="000C743D" w:rsidRDefault="000C743D" w:rsidP="00404FE4"/>
+    <w:p w14:paraId="7EEE828A" w14:textId="77777777" w:rsidR="00A16B18" w:rsidRDefault="00A16B18" w:rsidP="00404FE4"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -1844,51 +2013,51 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1A3B3BD1" w14:textId="77777777" w:rsidR="00595627" w:rsidRDefault="00595627" w:rsidP="00404FE4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6D729092" w14:textId="77777777" w:rsidR="00F6724E" w:rsidRDefault="00F6724E" w:rsidP="00404FE4"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="17E683C9" w14:textId="22FC43F6" w:rsidR="00F6724E" w:rsidRPr="00241115" w:rsidRDefault="00595627" w:rsidP="001339BF">
+  <w:p w14:paraId="17E683C9" w14:textId="3F483854" w:rsidR="00F6724E" w:rsidRPr="00241115" w:rsidRDefault="00595627" w:rsidP="001339BF">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="426"/>
         <w:tab w:val="left" w:pos="1418"/>
         <w:tab w:val="left" w:pos="4536"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:r w:rsidRPr="00CA70A1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03244BA5" wp14:editId="48116082">
           <wp:extent cx="723900" cy="742950"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="96824783" name="image5.png" descr="path_crest_min_grey.tif"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image5.png" descr="path_crest_min_grey.tif"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
@@ -1899,67 +2068,59 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="723900" cy="742950"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="007B3F5E">
       <w:rPr>
         <w:rStyle w:val="PlaceholderText"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">   [</w:t>
+      <w:t xml:space="preserve">   </w:t>
     </w:r>
     <w:r w:rsidR="009058C0">
       <w:rPr>
         <w:rStyle w:val="PlaceholderText"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Committees</w:t>
-    </w:r>
-[...6 lines deleted...]
-      <w:t>]</w:t>
     </w:r>
     <w:r w:rsidR="007B3F5E">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="007B3F5E">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="007B3F5E">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="007B3F5E">
       <w:rPr>
         <w:sz w:val="20"/>
@@ -2058,51 +2219,51 @@
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00CC20D1">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="0061167C">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Final</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2F2A9C3B" w14:textId="1C07640A" w:rsidR="00CC20D1" w:rsidRDefault="00CC20D1" w:rsidP="00CC20D1">
+  <w:p w14:paraId="2F2A9C3B" w14:textId="6773C6C7" w:rsidR="00CC20D1" w:rsidRDefault="00CC20D1" w:rsidP="00CC20D1">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="426"/>
         <w:tab w:val="left" w:pos="4536"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:r w:rsidRPr="00CA70A1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C0085F3" wp14:editId="2B1F7ABE">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4061089</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>379730</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2133600" cy="428625"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="1495340561" name="Picture 1495340561" descr="A picture containing icon&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
@@ -2179,67 +2340,59 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="723900" cy="742950"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PlaceholderText"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">   [</w:t>
+      <w:t xml:space="preserve">   </w:t>
     </w:r>
     <w:r w:rsidR="00945E6D">
       <w:rPr>
         <w:rStyle w:val="PlaceholderText"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Committees</w:t>
-    </w:r>
-[...6 lines deleted...]
-      <w:t>]</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
@@ -2305,64 +2458,64 @@
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="0061167C">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Final</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="132466C3" w14:textId="77777777" w:rsidR="000C743D" w:rsidRDefault="000C743D" w:rsidP="00404FE4">
+    <w:p w14:paraId="424B2562" w14:textId="77777777" w:rsidR="00A16B18" w:rsidRDefault="00A16B18" w:rsidP="00404FE4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76871549" w14:textId="77777777" w:rsidR="000C743D" w:rsidRDefault="000C743D" w:rsidP="00404FE4"/>
+    <w:p w14:paraId="57E5E6F5" w14:textId="77777777" w:rsidR="00A16B18" w:rsidRDefault="00A16B18" w:rsidP="00404FE4"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7710CC42" w14:textId="77777777" w:rsidR="000C743D" w:rsidRDefault="000C743D" w:rsidP="00404FE4">
+    <w:p w14:paraId="33171106" w14:textId="77777777" w:rsidR="00A16B18" w:rsidRDefault="00A16B18" w:rsidP="00404FE4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A78EFEB" w14:textId="77777777" w:rsidR="000C743D" w:rsidRDefault="000C743D" w:rsidP="00404FE4"/>
+    <w:p w14:paraId="16F4F317" w14:textId="77777777" w:rsidR="00A16B18" w:rsidRDefault="00A16B18" w:rsidP="00404FE4"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="61C1CF7F" w14:textId="77777777" w:rsidR="00595627" w:rsidRDefault="00595627" w:rsidP="00404FE4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6342254F" w14:textId="77777777" w:rsidR="00F6724E" w:rsidRDefault="00F6724E" w:rsidP="00404FE4"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7DAFABC2" w14:textId="3501BB1C" w:rsidR="00CC20D1" w:rsidRDefault="00CC20D1" w:rsidP="00CC20D1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
@@ -3417,112 +3570,115 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1093471992">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="662009763">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1690451927">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1093159632">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="15086247">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1924148315">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007B3F5E"/>
+    <w:rsid w:val="00037A09"/>
     <w:rsid w:val="000A6F87"/>
     <w:rsid w:val="000C743D"/>
     <w:rsid w:val="000F6810"/>
     <w:rsid w:val="0012041C"/>
     <w:rsid w:val="001339BF"/>
+    <w:rsid w:val="001971F1"/>
     <w:rsid w:val="002148AB"/>
     <w:rsid w:val="00241115"/>
     <w:rsid w:val="00290B13"/>
     <w:rsid w:val="003B6001"/>
     <w:rsid w:val="00404FE4"/>
     <w:rsid w:val="004D0576"/>
     <w:rsid w:val="004E03DE"/>
     <w:rsid w:val="00506C0E"/>
     <w:rsid w:val="00595373"/>
     <w:rsid w:val="00595627"/>
     <w:rsid w:val="005A3362"/>
     <w:rsid w:val="0061167C"/>
     <w:rsid w:val="00612E75"/>
     <w:rsid w:val="00641551"/>
     <w:rsid w:val="00650450"/>
     <w:rsid w:val="006912BA"/>
     <w:rsid w:val="006A48FB"/>
     <w:rsid w:val="006C12D5"/>
     <w:rsid w:val="006C3A36"/>
     <w:rsid w:val="007111C1"/>
     <w:rsid w:val="00736101"/>
     <w:rsid w:val="0075316B"/>
     <w:rsid w:val="00771993"/>
     <w:rsid w:val="007B3F5E"/>
     <w:rsid w:val="0082775E"/>
     <w:rsid w:val="00847FF6"/>
     <w:rsid w:val="00857A43"/>
     <w:rsid w:val="008716F7"/>
     <w:rsid w:val="009058C0"/>
     <w:rsid w:val="00945E6D"/>
     <w:rsid w:val="00991F1D"/>
     <w:rsid w:val="00A15878"/>
+    <w:rsid w:val="00A16B18"/>
     <w:rsid w:val="00A174DE"/>
     <w:rsid w:val="00A21DBC"/>
     <w:rsid w:val="00A670BE"/>
     <w:rsid w:val="00A8595C"/>
     <w:rsid w:val="00AA545F"/>
     <w:rsid w:val="00B06006"/>
     <w:rsid w:val="00B401D6"/>
     <w:rsid w:val="00B71C5E"/>
     <w:rsid w:val="00C13C66"/>
     <w:rsid w:val="00C2403D"/>
     <w:rsid w:val="00C51042"/>
     <w:rsid w:val="00C83AE9"/>
     <w:rsid w:val="00CC20D1"/>
     <w:rsid w:val="00CF7D05"/>
     <w:rsid w:val="00DD2356"/>
     <w:rsid w:val="00E015CF"/>
     <w:rsid w:val="00E12016"/>
     <w:rsid w:val="00E6682E"/>
     <w:rsid w:val="00F16A53"/>
     <w:rsid w:val="00F6724E"/>
     <w:rsid w:val="00FA53AF"/>
     <w:rsid w:val="47BA44CA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -4739,56 +4895,53 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010027D4B86F92300A4297AA7103790D4155" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ae09c434ea8c1ef21607da59bde90c47">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="fcbb744a-7f82-41b7-a756-bec761ac2a38" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="69a45ae22a01f60915649655813819d5" ns2:_="">
     <xsd:import namespace="fcbb744a-7f82-41b7-a756-bec761ac2a38"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fcbb744a-7f82-41b7-a756-bec761ac2a38" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -4892,127 +5045,123 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6D9FD43-9F09-42A2-8815-6CC7EADD8536}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A05AF36E-9D5D-4285-9732-3FD6A9BA7F72}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4C9C120-19FD-4079-970A-9CB1DB35C611}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="fcbb744a-7f82-41b7-a756-bec761ac2a38"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A05AF36E-9D5D-4285-9732-3FD6A9BA7F72}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6D9FD43-9F09-42A2-8815-6CC7EADD8536}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>252</Words>
-  <Characters>1439</Characters>
+  <Words>253</Words>
+  <Characters>1443</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
+  <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1688</CharactersWithSpaces>
+  <CharactersWithSpaces>1693</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Stacy Baxter</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010027D4B86F92300A4297AA7103790D4155</vt:lpwstr>