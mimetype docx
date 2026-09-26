--- v1 (2026-07-09)
+++ v2 (2026-09-26)
@@ -11,80 +11,74 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1EF16F1C" w14:textId="77777777" w:rsidR="00290B13" w:rsidRDefault="00290B13" w:rsidP="00290B13"/>
     <w:p w14:paraId="20DA2E43" w14:textId="77777777" w:rsidR="00290B13" w:rsidRDefault="00290B13" w:rsidP="00290B13"/>
     <w:p w14:paraId="6741CFEA" w14:textId="07DF3391" w:rsidR="00AA545F" w:rsidRPr="00076A33" w:rsidRDefault="00AA545F" w:rsidP="00AA545F">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="00D3483A">
         <w:t>Trainees’ Research Medals Awards</w:t>
       </w:r>
       <w:r w:rsidR="00641551">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D3483A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D221BE" w14:textId="43E4C874" w:rsidR="00AA545F" w:rsidRDefault="00AA545F" w:rsidP="00AA545F">
+    <w:p w14:paraId="62D221BE" w14:textId="77777777" w:rsidR="00AA545F" w:rsidRDefault="00AA545F" w:rsidP="00AA545F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Application </w:t>
-[...5 lines deleted...]
-        <w:t>orm</w:t>
+        <w:t>Application Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64FF3673" w14:textId="145B9199" w:rsidR="00AA545F" w:rsidRPr="0075316B" w:rsidRDefault="00641551" w:rsidP="00AA545F">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075316B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Please ensure </w:t>
       </w:r>
       <w:r w:rsidR="0082775E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
       <w:r w:rsidR="00F16A53">
         <w:rPr>
@@ -173,86 +167,68 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA545F" w:rsidRPr="00EF6CC2" w14:paraId="7528485A" w14:textId="77777777" w:rsidTr="002428B8">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="949"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="B4C6E7" w:themeColor="accent1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3911B735" w14:textId="62125AC0" w:rsidR="00AA545F" w:rsidRPr="00076A33" w:rsidRDefault="00AA545F" w:rsidP="002428B8">
+          <w:p w14:paraId="3911B735" w14:textId="0A75E8C8" w:rsidR="00AA545F" w:rsidRPr="00076A33" w:rsidRDefault="00AA545F" w:rsidP="002428B8">
             <w:pPr>
               <w:pStyle w:val="Tableheader"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk201747740"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00076A33">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Title (Mr, Mrs, Miss, Dr</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> etc</w:t>
+              <w:t>Title (Mr, Mrs, Miss, Dr etc</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00076A33">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:tcBorders>
@@ -260,158 +236,122 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="77AE4F62" w14:textId="77777777" w:rsidR="00AA545F" w:rsidRDefault="00AA545F" w:rsidP="002428B8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA545F" w:rsidRPr="00EF6CC2" w14:paraId="154735B4" w14:textId="77777777" w:rsidTr="002428B8">
         <w:trPr>
           <w:trHeight w:val="949"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="B4C6E7" w:themeColor="accent1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="256C9850" w14:textId="5A075BE8" w:rsidR="00AA545F" w:rsidRPr="00076A33" w:rsidRDefault="00AA545F" w:rsidP="002428B8">
+          <w:p w14:paraId="256C9850" w14:textId="77777777" w:rsidR="00AA545F" w:rsidRPr="00076A33" w:rsidRDefault="00AA545F" w:rsidP="002428B8">
             <w:pPr>
               <w:pStyle w:val="Tableheader"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postal </w:t>
-[...17 lines deleted...]
-              <w:t>ddress</w:t>
+              <w:t>Postal Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="B4C6E7" w:themeColor="accent1" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="521BF307" w14:textId="77777777" w:rsidR="00AA545F" w:rsidRDefault="00AA545F" w:rsidP="002428B8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA545F" w:rsidRPr="00EF6CC2" w14:paraId="49E27505" w14:textId="77777777" w:rsidTr="002428B8">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="949"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="B4C6E7" w:themeColor="accent1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67E3EBEB" w14:textId="0FB050F9" w:rsidR="00AA545F" w:rsidRPr="00076A33" w:rsidRDefault="00AA545F" w:rsidP="002428B8">
+          <w:p w14:paraId="67E3EBEB" w14:textId="77777777" w:rsidR="00AA545F" w:rsidRPr="00076A33" w:rsidRDefault="00AA545F" w:rsidP="002428B8">
             <w:pPr>
               <w:pStyle w:val="Tableheader"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="_Hlk201747653"/>
             <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Email </w:t>
-[...17 lines deleted...]
-              <w:t>ddress</w:t>
+              <w:t>Email Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="B4C6E7" w:themeColor="accent1" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2DDE72AF" w14:textId="77777777" w:rsidR="00AA545F" w:rsidRDefault="00AA545F" w:rsidP="002428B8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA545F" w:rsidRPr="00EF6CC2" w14:paraId="1E8F67F7" w14:textId="77777777" w:rsidTr="002428B8">
         <w:trPr>
           <w:trHeight w:val="949"/>
         </w:trPr>
         <w:tc>
@@ -557,228 +497,170 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="230F5E84" w14:textId="77777777" w:rsidR="00AA545F" w:rsidRDefault="00AA545F" w:rsidP="002428B8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA545F" w:rsidRPr="00EF6CC2" w14:paraId="1BB000F7" w14:textId="77777777" w:rsidTr="002428B8">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="949"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="B4C6E7" w:themeColor="accent1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B4F175D" w14:textId="2117E774" w:rsidR="00AA545F" w:rsidRPr="00076A33" w:rsidRDefault="00AA545F" w:rsidP="002428B8">
+          <w:p w14:paraId="4B4F175D" w14:textId="77777777" w:rsidR="00AA545F" w:rsidRPr="00076A33" w:rsidRDefault="00AA545F" w:rsidP="002428B8">
             <w:pPr>
               <w:pStyle w:val="Tableheader"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Title of </w:t>
-[...35 lines deleted...]
-              <w:t>aper</w:t>
+              <w:t>Title of Research Paper</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="B4C6E7" w:themeColor="accent1" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="344023F3" w14:textId="77777777" w:rsidR="00AA545F" w:rsidRDefault="00AA545F" w:rsidP="002428B8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA545F" w:rsidRPr="00EF6CC2" w14:paraId="3FC70301" w14:textId="77777777" w:rsidTr="00DD2356">
         <w:trPr>
           <w:trHeight w:val="949"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A21B57C" w14:textId="6B0E8A90" w:rsidR="00AA545F" w:rsidRPr="00FC0E1A" w:rsidRDefault="00AA545F" w:rsidP="002428B8">
+          <w:p w14:paraId="4A21B57C" w14:textId="77777777" w:rsidR="00AA545F" w:rsidRPr="00FC0E1A" w:rsidRDefault="00AA545F" w:rsidP="002428B8">
             <w:pPr>
               <w:pStyle w:val="Tableheader"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Hlk201746735"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Name of </w:t>
-[...13 lines deleted...]
-              <w:t>ublication name and date published</w:t>
+              <w:t>Name of Publication name and date published</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0A3C20E7" w14:textId="77777777" w:rsidR="00AA545F" w:rsidRPr="00EF6CC2" w:rsidRDefault="00AA545F" w:rsidP="002428B8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD2356" w:rsidRPr="00EF6CC2" w14:paraId="27A63175" w14:textId="77777777" w:rsidTr="00DD2356">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="949"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4EC07B74" w14:textId="50A5D564" w:rsidR="009058C0" w:rsidRPr="00DD2356" w:rsidRDefault="009058C0" w:rsidP="00DD2356">
+          <w:p w14:paraId="4EC07B74" w14:textId="77777777" w:rsidR="009058C0" w:rsidRPr="00DD2356" w:rsidRDefault="009058C0" w:rsidP="00DD2356">
             <w:pPr>
               <w:pStyle w:val="Tableheader"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2356">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Please provide key details of your CV to allow conflicts of interest to be identified</w:t>
-            </w:r>
-[...6 lines deleted...]
-              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FC8064B" w14:textId="77777777" w:rsidR="00DD2356" w:rsidRPr="00EF6CC2" w:rsidRDefault="00DD2356" w:rsidP="002428B8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD2356" w:rsidRPr="00EF6CC2" w14:paraId="6779983A" w14:textId="77777777" w:rsidTr="00DD2356">
         <w:trPr>
           <w:trHeight w:val="949"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
             </w:tcBorders>
           </w:tcPr>
@@ -1042,103 +924,71 @@
     <w:p w14:paraId="724DAE72" w14:textId="77777777" w:rsidR="00DD2356" w:rsidRDefault="00DD2356" w:rsidP="00B06006"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable2-Accent5"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DD2356" w:rsidRPr="00EF6CC2" w14:paraId="458C23B0" w14:textId="77777777" w:rsidTr="002428B8">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="949"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FFF5C3E" w14:textId="6267CD7F" w:rsidR="009058C0" w:rsidRPr="00DD2356" w:rsidRDefault="009058C0" w:rsidP="00B401D6">
+          <w:p w14:paraId="4FFF5C3E" w14:textId="5EAF0F2F" w:rsidR="009058C0" w:rsidRPr="00DD2356" w:rsidRDefault="009058C0" w:rsidP="00B401D6">
             <w:pPr>
               <w:pStyle w:val="Tableheader"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2356">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Provide a short summary of the main research findings and why they are important to the pathological and wider community (max. 500 words)</w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">Provide a short summary of the main research findings and why they are important to the pathological and wider community (max. 500 words) which may be used for publication on the College website. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CDC96A5" w14:textId="77777777" w:rsidR="00DD2356" w:rsidRPr="00EF6CC2" w:rsidRDefault="00DD2356" w:rsidP="00DD2356">
             <w:pPr>
               <w:pStyle w:val="Tableheader"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD2356" w:rsidRPr="00EF6CC2" w14:paraId="79E406C5" w14:textId="77777777" w:rsidTr="002428B8">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="949"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="250506D7" w14:textId="77777777" w:rsidR="00DD2356" w:rsidRDefault="00DD2356" w:rsidP="002428B8">
@@ -1317,71 +1167,64 @@
             </w:pPr>
             <w:r w:rsidRPr="00DD2356">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>performing the study</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="657A3408" w14:textId="77777777" w:rsidR="009058C0" w:rsidRPr="00DD2356" w:rsidRDefault="009058C0" w:rsidP="00DD2356">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2356">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>analysis and interpretation of results</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="735ACAA6" w14:textId="43435E1F" w:rsidR="00DD2356" w:rsidRPr="006A48FB" w:rsidRDefault="009058C0" w:rsidP="002428B8">
+          <w:p w14:paraId="735ACAA6" w14:textId="2287064D" w:rsidR="00DD2356" w:rsidRPr="006A48FB" w:rsidRDefault="009058C0" w:rsidP="002428B8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2356">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>writing the manuscript</w:t>
-            </w:r>
-[...5 lines deleted...]
-              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD2356" w:rsidRPr="00EF6CC2" w14:paraId="27D6C11E" w14:textId="77777777" w:rsidTr="002428B8">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="949"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D7A8553" w14:textId="77777777" w:rsidR="00DD2356" w:rsidRDefault="00DD2356" w:rsidP="002428B8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
@@ -1524,68 +1367,56 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="29A64B63" w14:textId="25174240" w:rsidR="00DD2356" w:rsidRPr="00EF6CC2" w:rsidRDefault="00DD2356" w:rsidP="002428B8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD2356" w:rsidRPr="00EF6CC2" w14:paraId="4D1B3404" w14:textId="77777777" w:rsidTr="00DD2356">
         <w:trPr>
           <w:trHeight w:val="949"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75141439" w14:textId="068F804D" w:rsidR="00DD2356" w:rsidRPr="006A48FB" w:rsidRDefault="00DD2356" w:rsidP="00E6682E">
+          <w:p w14:paraId="75141439" w14:textId="75CA8113" w:rsidR="00DD2356" w:rsidRPr="006A48FB" w:rsidRDefault="00DD2356" w:rsidP="00E6682E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="006A48FB">
-              <w:t xml:space="preserve">Name of </w:t>
-[...11 lines deleted...]
-              <w:t>upervisor</w:t>
+              <w:t>Name of Research Supervisor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E58BB6E" w14:textId="77777777" w:rsidR="00DD2356" w:rsidRPr="00EF6CC2" w:rsidRDefault="00DD2356" w:rsidP="00E6682E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD2356" w:rsidRPr="00EF6CC2" w14:paraId="0A4DA39E" w14:textId="77777777" w:rsidTr="00DD2356">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="949"/>
         </w:trPr>
         <w:tc>
@@ -1863,129 +1694,129 @@
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="670B620B" w14:textId="77777777" w:rsidR="00C2403D" w:rsidRDefault="00C2403D" w:rsidP="002428B8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="47A80C3C" w14:textId="77777777" w:rsidR="00C2403D" w:rsidRDefault="00C2403D" w:rsidP="00C2403D">
       <w:bookmarkStart w:id="4" w:name="_Hlk201748467"/>
     </w:p>
-    <w:p w14:paraId="47AA55C6" w14:textId="3F698F94" w:rsidR="00C2403D" w:rsidRPr="00B30D95" w:rsidRDefault="00C2403D" w:rsidP="00C2403D">
+    <w:p w14:paraId="47AA55C6" w14:textId="77DD29FC" w:rsidR="00C2403D" w:rsidRPr="00B30D95" w:rsidRDefault="00C2403D" w:rsidP="00C2403D">
       <w:r w:rsidRPr="00B30D95">
         <w:t xml:space="preserve">Please submit this completed application form, digital photograph* and a copy of your research paper by email via </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00482C77">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>research@rcpath.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B30D95">
         <w:t xml:space="preserve">by </w:t>
       </w:r>
-      <w:r w:rsidR="0075316B">
+      <w:r w:rsidR="00166E48">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>19 September 2025</w:t>
+        <w:t>9 October 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00B30D95">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37FE1A94" w14:textId="77777777" w:rsidR="00C2403D" w:rsidRPr="00C2403D" w:rsidRDefault="00C2403D" w:rsidP="00C2403D">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2403D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>*If possible, please save as a jpeg. Please ensure this is saved with your name in the title.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="5F973A74" w14:textId="77777777" w:rsidR="00C2403D" w:rsidRPr="00404FE4" w:rsidRDefault="00C2403D" w:rsidP="00B06006"/>
     <w:sectPr w:rsidR="00C2403D" w:rsidRPr="00404FE4" w:rsidSect="00290B13">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0321D7F3" w14:textId="77777777" w:rsidR="00A16B18" w:rsidRDefault="00A16B18" w:rsidP="00404FE4">
+    <w:p w14:paraId="41F43630" w14:textId="77777777" w:rsidR="002E775E" w:rsidRDefault="002E775E" w:rsidP="00404FE4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4466251F" w14:textId="77777777" w:rsidR="00A16B18" w:rsidRDefault="00A16B18" w:rsidP="00404FE4"/>
+    <w:p w14:paraId="50CFB304" w14:textId="77777777" w:rsidR="002E775E" w:rsidRDefault="002E775E" w:rsidP="00404FE4"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42EC510F" w14:textId="77777777" w:rsidR="00A16B18" w:rsidRDefault="00A16B18" w:rsidP="00404FE4">
+    <w:p w14:paraId="4794A668" w14:textId="77777777" w:rsidR="002E775E" w:rsidRDefault="002E775E" w:rsidP="00404FE4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EEE828A" w14:textId="77777777" w:rsidR="00A16B18" w:rsidRDefault="00A16B18" w:rsidP="00404FE4"/>
+    <w:p w14:paraId="2CC0BC59" w14:textId="77777777" w:rsidR="002E775E" w:rsidRDefault="002E775E" w:rsidP="00404FE4"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -2001,63 +1832,63 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1A3B3BD1" w14:textId="77777777" w:rsidR="00595627" w:rsidRDefault="00595627" w:rsidP="00404FE4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6D729092" w14:textId="77777777" w:rsidR="00F6724E" w:rsidRDefault="00F6724E" w:rsidP="00404FE4"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="17E683C9" w14:textId="3F483854" w:rsidR="00F6724E" w:rsidRPr="00241115" w:rsidRDefault="00595627" w:rsidP="001339BF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="17E683C9" w14:textId="22FC43F6" w:rsidR="00F6724E" w:rsidRPr="00241115" w:rsidRDefault="00595627" w:rsidP="001339BF">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="426"/>
         <w:tab w:val="left" w:pos="1418"/>
         <w:tab w:val="left" w:pos="4536"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:r w:rsidRPr="00CA70A1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03244BA5" wp14:editId="48116082">
           <wp:extent cx="723900" cy="742950"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="96824783" name="image5.png" descr="path_crest_min_grey.tif"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image5.png" descr="path_crest_min_grey.tif"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
@@ -2068,59 +1899,67 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="723900" cy="742950"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="007B3F5E">
       <w:rPr>
         <w:rStyle w:val="PlaceholderText"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">   </w:t>
+      <w:t xml:space="preserve">   [</w:t>
     </w:r>
     <w:r w:rsidR="009058C0">
       <w:rPr>
         <w:rStyle w:val="PlaceholderText"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Committees</w:t>
+    </w:r>
+    <w:r w:rsidR="007B3F5E">
+      <w:rPr>
+        <w:rStyle w:val="PlaceholderText"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>]</w:t>
     </w:r>
     <w:r w:rsidR="007B3F5E">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="007B3F5E">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="007B3F5E">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="007B3F5E">
       <w:rPr>
         <w:sz w:val="20"/>
@@ -2218,52 +2057,52 @@
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00CC20D1">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="0061167C">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Final</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2F2A9C3B" w14:textId="6773C6C7" w:rsidR="00CC20D1" w:rsidRDefault="00CC20D1" w:rsidP="00CC20D1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F2A9C3B" w14:textId="1C07640A" w:rsidR="00CC20D1" w:rsidRDefault="00CC20D1" w:rsidP="00CC20D1">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="426"/>
         <w:tab w:val="left" w:pos="4536"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:r w:rsidRPr="00CA70A1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C0085F3" wp14:editId="2B1F7ABE">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4061089</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>379730</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2133600" cy="428625"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="1495340561" name="Picture 1495340561" descr="A picture containing icon&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
@@ -2340,59 +2179,67 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="723900" cy="742950"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PlaceholderText"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">   </w:t>
+      <w:t xml:space="preserve">   [</w:t>
     </w:r>
     <w:r w:rsidR="00945E6D">
       <w:rPr>
         <w:rStyle w:val="PlaceholderText"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Committees</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PlaceholderText"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>]</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
@@ -2456,83 +2303,83 @@
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="0061167C">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Final</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="424B2562" w14:textId="77777777" w:rsidR="00A16B18" w:rsidRDefault="00A16B18" w:rsidP="00404FE4">
+    <w:p w14:paraId="35B52F76" w14:textId="77777777" w:rsidR="002E775E" w:rsidRDefault="002E775E" w:rsidP="00404FE4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E5E6F5" w14:textId="77777777" w:rsidR="00A16B18" w:rsidRDefault="00A16B18" w:rsidP="00404FE4"/>
+    <w:p w14:paraId="02EA836F" w14:textId="77777777" w:rsidR="002E775E" w:rsidRDefault="002E775E" w:rsidP="00404FE4"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33171106" w14:textId="77777777" w:rsidR="00A16B18" w:rsidRDefault="00A16B18" w:rsidP="00404FE4">
+    <w:p w14:paraId="78EA6A69" w14:textId="77777777" w:rsidR="002E775E" w:rsidRDefault="002E775E" w:rsidP="00404FE4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F4F317" w14:textId="77777777" w:rsidR="00A16B18" w:rsidRDefault="00A16B18" w:rsidP="00404FE4"/>
+    <w:p w14:paraId="54014371" w14:textId="77777777" w:rsidR="002E775E" w:rsidRDefault="002E775E" w:rsidP="00404FE4"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="61C1CF7F" w14:textId="77777777" w:rsidR="00595627" w:rsidRDefault="00595627" w:rsidP="00404FE4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6342254F" w14:textId="77777777" w:rsidR="00F6724E" w:rsidRDefault="00F6724E" w:rsidP="00404FE4"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7DAFABC2" w14:textId="3501BB1C" w:rsidR="00CC20D1" w:rsidRDefault="00CC20D1" w:rsidP="00CC20D1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B159DB8" wp14:editId="649A110F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>11430</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3074670" cy="854075"/>
           <wp:effectExtent l="0" t="0" r="0" b="3175"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="162711224" name="Picture 162711224" descr="Graphical user interface, text&#10;&#10;Description automatically generated"/>
@@ -2559,51 +2406,51 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3074670" cy="854075"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BDA6DB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="72B05C4C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3595,90 +3442,90 @@
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007B3F5E"/>
-    <w:rsid w:val="00037A09"/>
     <w:rsid w:val="000A6F87"/>
     <w:rsid w:val="000C743D"/>
     <w:rsid w:val="000F6810"/>
     <w:rsid w:val="0012041C"/>
     <w:rsid w:val="001339BF"/>
-    <w:rsid w:val="001971F1"/>
+    <w:rsid w:val="00166E48"/>
     <w:rsid w:val="002148AB"/>
     <w:rsid w:val="00241115"/>
     <w:rsid w:val="00290B13"/>
+    <w:rsid w:val="002E775E"/>
     <w:rsid w:val="003B6001"/>
     <w:rsid w:val="00404FE4"/>
+    <w:rsid w:val="004411EE"/>
     <w:rsid w:val="004D0576"/>
     <w:rsid w:val="004E03DE"/>
     <w:rsid w:val="00506C0E"/>
     <w:rsid w:val="00595373"/>
     <w:rsid w:val="00595627"/>
     <w:rsid w:val="005A3362"/>
     <w:rsid w:val="0061167C"/>
     <w:rsid w:val="00612E75"/>
     <w:rsid w:val="00641551"/>
     <w:rsid w:val="00650450"/>
     <w:rsid w:val="006912BA"/>
     <w:rsid w:val="006A48FB"/>
     <w:rsid w:val="006C12D5"/>
     <w:rsid w:val="006C3A36"/>
     <w:rsid w:val="007111C1"/>
     <w:rsid w:val="00736101"/>
     <w:rsid w:val="0075316B"/>
     <w:rsid w:val="00771993"/>
     <w:rsid w:val="007B3F5E"/>
     <w:rsid w:val="0082775E"/>
     <w:rsid w:val="00847FF6"/>
     <w:rsid w:val="00857A43"/>
     <w:rsid w:val="008716F7"/>
     <w:rsid w:val="009058C0"/>
     <w:rsid w:val="00945E6D"/>
     <w:rsid w:val="00991F1D"/>
     <w:rsid w:val="00A15878"/>
-    <w:rsid w:val="00A16B18"/>
     <w:rsid w:val="00A174DE"/>
     <w:rsid w:val="00A21DBC"/>
     <w:rsid w:val="00A670BE"/>
     <w:rsid w:val="00A8595C"/>
     <w:rsid w:val="00AA545F"/>
     <w:rsid w:val="00B06006"/>
     <w:rsid w:val="00B401D6"/>
     <w:rsid w:val="00B71C5E"/>
     <w:rsid w:val="00C13C66"/>
     <w:rsid w:val="00C2403D"/>
     <w:rsid w:val="00C51042"/>
     <w:rsid w:val="00C83AE9"/>
     <w:rsid w:val="00CC20D1"/>
     <w:rsid w:val="00CF7D05"/>
     <w:rsid w:val="00DD2356"/>
     <w:rsid w:val="00E015CF"/>
     <w:rsid w:val="00E12016"/>
     <w:rsid w:val="00E6682E"/>
     <w:rsid w:val="00F16A53"/>
     <w:rsid w:val="00F6724E"/>
     <w:rsid w:val="00FA53AF"/>
     <w:rsid w:val="47BA44CA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -5093,75 +4940,75 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="fcbb744a-7f82-41b7-a756-bec761ac2a38"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6D9FD43-9F09-42A2-8815-6CC7EADD8536}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>253</Words>
-  <Characters>1443</Characters>
+  <Words>251</Words>
+  <Characters>1437</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
+  <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1693</CharactersWithSpaces>
+  <CharactersWithSpaces>1685</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Stacy Baxter</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010027D4B86F92300A4297AA7103790D4155</vt:lpwstr>