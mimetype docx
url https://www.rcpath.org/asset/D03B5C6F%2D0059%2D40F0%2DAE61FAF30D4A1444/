--- v0 (2026-07-24)
+++ v1 (2026-08-26)
@@ -10,5097 +10,5025 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00024C8E" w14:paraId="58BE7124" w14:textId="77777777">
+    <w:p w14:paraId="58BE7124" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="6"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Application for</w:t>
       </w:r>
       <w:r w:rsidR="00B84307">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00024C8E" w14:paraId="58BE7125" w14:textId="77777777">
+    <w:p w14:paraId="58BE7125" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00024C8E" w14:paraId="58BE7126" w14:textId="77777777">
+    <w:p w14:paraId="58BE7126" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section A: Personal details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9840" w:type="dxa"/>
         <w:tblInd w:w="120" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="120" w:type="dxa"/>
           <w:right w:w="120" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9840"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidTr="39CA8F9D" w14:paraId="58BE7128" w14:textId="77777777">
+      <w:tr w:rsidR="00024C8E" w:rsidRPr="000E1315" w14:paraId="58BE7128" w14:textId="77777777" w:rsidTr="39CA8F9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9840" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="double" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="39CA8F9D" w:rsidRDefault="00024C8E" w14:paraId="58BE7127" w14:textId="77777777">
+          <w:p w14:paraId="58BE7127" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="39CA8F9D">
             <w:pPr>
               <w:keepNext/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="39CA8F9D">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve">Position applied for: </w:t>
             </w:r>
-            <w:r w:rsidRPr="39CA8F9D" w:rsidR="00B84307">
+            <w:r w:rsidR="00B84307" w:rsidRPr="39CA8F9D">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidTr="39CA8F9D" w14:paraId="58BE712A" w14:textId="77777777">
+      <w:tr w:rsidR="00024C8E" w:rsidRPr="000E1315" w14:paraId="58BE712A" w14:textId="77777777" w:rsidTr="39CA8F9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9840" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE7129" w14:textId="77777777">
+          <w:p w14:paraId="58BE7129" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E1315">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t>Title (Mr/Mrs/Miss/Ms/Dr</w:t>
             </w:r>
             <w:r w:rsidR="00B84307">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t>/Prof</w:t>
             </w:r>
             <w:r w:rsidRPr="000E1315">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidTr="39CA8F9D" w14:paraId="58BE712C" w14:textId="77777777">
+      <w:tr w:rsidR="00024C8E" w:rsidRPr="000E1315" w14:paraId="58BE712C" w14:textId="77777777" w:rsidTr="39CA8F9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9840" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE712B" w14:textId="77777777">
+          <w:p w14:paraId="58BE712B" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E1315">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve">Surname: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidTr="39CA8F9D" w14:paraId="58BE712E" w14:textId="77777777">
+      <w:tr w:rsidR="00024C8E" w:rsidRPr="000E1315" w14:paraId="58BE712E" w14:textId="77777777" w:rsidTr="39CA8F9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9840" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE712D" w14:textId="77777777">
+          <w:p w14:paraId="58BE712D" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E1315">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve">Forenames: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidTr="39CA8F9D" w14:paraId="58BE7130" w14:textId="77777777">
+      <w:tr w:rsidR="00024C8E" w:rsidRPr="000E1315" w14:paraId="58BE7130" w14:textId="77777777" w:rsidTr="39CA8F9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9840" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="double" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE712F" w14:textId="77777777">
+          <w:p w14:paraId="58BE712F" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5113"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E1315">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Contact details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidTr="39CA8F9D" w14:paraId="58BE7132" w14:textId="77777777">
+      <w:tr w:rsidR="00024C8E" w:rsidRPr="000E1315" w14:paraId="58BE7132" w14:textId="77777777" w:rsidTr="39CA8F9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9840" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE7131" w14:textId="77777777">
+          <w:p w14:paraId="58BE7131" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Sabon" w:hAnsi="Sabon" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Sabon" w:eastAsia="Times New Roman" w:hAnsi="Sabon" w:cs="Arial"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E1315">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Address for correspondence</w:t>
             </w:r>
             <w:r w:rsidRPr="000E1315">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidTr="39CA8F9D" w14:paraId="58BE7134" w14:textId="77777777">
+      <w:tr w:rsidR="00024C8E" w:rsidRPr="000E1315" w14:paraId="58BE7134" w14:textId="77777777" w:rsidTr="39CA8F9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9840" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE7133" w14:textId="77777777">
+          <w:p w14:paraId="58BE7133" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidTr="39CA8F9D" w14:paraId="58BE7136" w14:textId="77777777">
+      <w:tr w:rsidR="00024C8E" w:rsidRPr="000E1315" w14:paraId="58BE7136" w14:textId="77777777" w:rsidTr="39CA8F9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9840" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE7135" w14:textId="77777777">
+          <w:p w14:paraId="58BE7135" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidTr="39CA8F9D" w14:paraId="58BE7138" w14:textId="77777777">
+      <w:tr w:rsidR="00024C8E" w:rsidRPr="000E1315" w14:paraId="58BE7138" w14:textId="77777777" w:rsidTr="39CA8F9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9840" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE7137" w14:textId="77777777">
+          <w:p w14:paraId="58BE7137" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidTr="39CA8F9D" w14:paraId="58BE713A" w14:textId="77777777">
+      <w:tr w:rsidR="00024C8E" w:rsidRPr="000E1315" w14:paraId="58BE713A" w14:textId="77777777" w:rsidTr="39CA8F9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9840" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE7139" w14:textId="77777777">
+          <w:p w14:paraId="58BE7139" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidTr="39CA8F9D" w14:paraId="58BE713C" w14:textId="77777777">
+      <w:tr w:rsidR="00024C8E" w:rsidRPr="000E1315" w14:paraId="58BE713C" w14:textId="77777777" w:rsidTr="39CA8F9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9840" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE713B" w14:textId="77777777">
+          <w:p w14:paraId="58BE713B" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E1315">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t>Post code:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidTr="39CA8F9D" w14:paraId="58BE7142" w14:textId="77777777">
+      <w:tr w:rsidR="00024C8E" w:rsidRPr="000E1315" w14:paraId="58BE7142" w14:textId="77777777" w:rsidTr="39CA8F9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9840" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="00B84307" w:rsidRDefault="00B84307" w14:paraId="58BE7141" w14:textId="77777777">
+          <w:p w14:paraId="58BE7141" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00B84307" w:rsidP="00B84307">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="5125"/>
                 <w:tab w:val="left" w:pos="9378"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t>Telephone no (m</w:t>
             </w:r>
-            <w:r w:rsidRPr="000E1315" w:rsidR="00024C8E">
+            <w:r w:rsidR="00024C8E" w:rsidRPr="000E1315">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t>obile</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="000E1315" w:rsidR="00024C8E">
+            <w:r w:rsidR="00024C8E" w:rsidRPr="000E1315">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidRPr="000E1315" w:rsidR="00024C8E">
+            <w:r w:rsidR="00024C8E" w:rsidRPr="000E1315">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidTr="39CA8F9D" w14:paraId="58BE7144" w14:textId="77777777">
+      <w:tr w:rsidR="00024C8E" w:rsidRPr="000E1315" w14:paraId="58BE7144" w14:textId="77777777" w:rsidTr="39CA8F9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9840" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE7143" w14:textId="77777777">
+          <w:p w14:paraId="58BE7143" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="5125"/>
                 <w:tab w:val="left" w:pos="9378"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E1315">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve">Email:   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidTr="39CA8F9D" w14:paraId="58BE7146" w14:textId="77777777">
+      <w:tr w:rsidR="00024C8E" w:rsidRPr="000E1315" w14:paraId="58BE7146" w14:textId="77777777" w:rsidTr="39CA8F9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9840" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00B84307" w14:paraId="58BE7145" w14:textId="77777777">
+          <w:p w14:paraId="58BE7145" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00B84307" w:rsidP="009F4A4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="5125"/>
                 <w:tab w:val="left" w:pos="9378"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t>College membership number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidTr="39CA8F9D" w14:paraId="58BE7148" w14:textId="77777777">
+      <w:tr w:rsidR="00024C8E" w:rsidRPr="000E1315" w14:paraId="58BE7148" w14:textId="77777777" w:rsidTr="39CA8F9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9840" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE7147" w14:textId="77777777">
+          <w:p w14:paraId="58BE7147" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="5125"/>
                 <w:tab w:val="left" w:pos="9378"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00024C8E" w14:paraId="58BE7149" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="58BE7149" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00024C8E" w14:paraId="58BE714A" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="58BE714A" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Section B: Personal statement</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00024C8E" w14:paraId="58BE714B" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="58BE714B" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9840" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9840"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidTr="009F4A4F" w14:paraId="58BE714D" w14:textId="77777777">
+      <w:tr w:rsidR="00024C8E" w:rsidRPr="000E1315" w14:paraId="58BE714D" w14:textId="77777777" w:rsidTr="009F4A4F">
         <w:trPr>
           <w:trHeight w:val="370"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9840" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="double" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE714C" w14:textId="77777777">
+          <w:p w14:paraId="58BE714C" w14:textId="5DAF94FA" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="5"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E1315">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Statement in support of your application</w:t>
             </w:r>
             <w:r w:rsidR="003345AD">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> (max 500 words)</w:t>
+              <w:t xml:space="preserve"> (max </w:t>
+            </w:r>
+            <w:r w:rsidR="00280EF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="003345AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>00 words)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidTr="009F4A4F" w14:paraId="58BE716F" w14:textId="77777777">
+      <w:tr w:rsidR="00024C8E" w:rsidRPr="000E1315" w14:paraId="58BE716F" w14:textId="77777777" w:rsidTr="009F4A4F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9840" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="double" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE714E" w14:textId="77777777">
+          <w:p w14:paraId="58BE714E" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="132"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E1315">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE714F" w14:textId="77777777">
+          <w:p w14:paraId="58BE714F" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5113"/>
                 <w:tab w:val="left" w:pos="8733"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE7150" w14:textId="77777777">
+          <w:p w14:paraId="58BE7150" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5113"/>
                 <w:tab w:val="left" w:pos="8733"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE7151" w14:textId="77777777">
+          <w:p w14:paraId="58BE7151" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5113"/>
                 <w:tab w:val="left" w:pos="8733"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE7152" w14:textId="77777777">
+          <w:p w14:paraId="58BE7152" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5113"/>
                 <w:tab w:val="left" w:pos="8733"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE7153" w14:textId="77777777">
+          <w:p w14:paraId="58BE7153" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5113"/>
                 <w:tab w:val="left" w:pos="8733"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE7154" w14:textId="77777777">
+          <w:p w14:paraId="58BE7154" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5113"/>
                 <w:tab w:val="left" w:pos="8733"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE7155" w14:textId="77777777">
+          <w:p w14:paraId="58BE7155" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5113"/>
                 <w:tab w:val="left" w:pos="8733"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE7156" w14:textId="77777777">
+          <w:p w14:paraId="58BE7156" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5113"/>
                 <w:tab w:val="left" w:pos="8733"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE7157" w14:textId="77777777">
+          <w:p w14:paraId="58BE7157" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5113"/>
                 <w:tab w:val="left" w:pos="8733"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE7158" w14:textId="77777777">
+          <w:p w14:paraId="58BE7158" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5113"/>
                 <w:tab w:val="left" w:pos="8733"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE7159" w14:textId="77777777">
+          <w:p w14:paraId="58BE7159" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5113"/>
                 <w:tab w:val="left" w:pos="8733"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE715A" w14:textId="77777777">
+          <w:p w14:paraId="58BE715A" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5113"/>
                 <w:tab w:val="left" w:pos="8733"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE715B" w14:textId="77777777">
+          <w:p w14:paraId="58BE715B" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5113"/>
                 <w:tab w:val="left" w:pos="8733"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE715C" w14:textId="77777777">
+          <w:p w14:paraId="58BE715C" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5113"/>
                 <w:tab w:val="left" w:pos="8733"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE715D" w14:textId="77777777">
+          <w:p w14:paraId="58BE715D" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5113"/>
                 <w:tab w:val="left" w:pos="8733"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE715E" w14:textId="77777777">
+          <w:p w14:paraId="58BE715E" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5113"/>
                 <w:tab w:val="left" w:pos="8733"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE715F" w14:textId="77777777">
+          <w:p w14:paraId="58BE715F" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5113"/>
                 <w:tab w:val="left" w:pos="8733"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE7160" w14:textId="77777777">
+          <w:p w14:paraId="58BE7160" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5113"/>
                 <w:tab w:val="left" w:pos="8733"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE7161" w14:textId="77777777">
+          <w:p w14:paraId="58BE7161" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5113"/>
                 <w:tab w:val="left" w:pos="8733"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE7162" w14:textId="77777777">
+          <w:p w14:paraId="58BE7162" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5113"/>
                 <w:tab w:val="left" w:pos="8733"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE7163" w14:textId="77777777">
+          <w:p w14:paraId="58BE7163" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5113"/>
                 <w:tab w:val="left" w:pos="8733"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE7164" w14:textId="77777777">
+          <w:p w14:paraId="58BE7164" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5113"/>
                 <w:tab w:val="left" w:pos="8733"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE7165" w14:textId="77777777">
+          <w:p w14:paraId="58BE7165" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5113"/>
                 <w:tab w:val="left" w:pos="8733"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE7166" w14:textId="77777777">
+          <w:p w14:paraId="58BE7166" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5113"/>
                 <w:tab w:val="left" w:pos="8733"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE7167" w14:textId="77777777">
+          <w:p w14:paraId="58BE7167" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5113"/>
                 <w:tab w:val="left" w:pos="8733"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE7168" w14:textId="77777777">
+          <w:p w14:paraId="58BE7168" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5113"/>
                 <w:tab w:val="left" w:pos="8733"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE7169" w14:textId="77777777">
+          <w:p w14:paraId="58BE7169" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5113"/>
                 <w:tab w:val="left" w:pos="8733"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE716A" w14:textId="77777777">
+          <w:p w14:paraId="58BE716A" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5113"/>
                 <w:tab w:val="left" w:pos="8733"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE716B" w14:textId="77777777">
+          <w:p w14:paraId="58BE716B" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5113"/>
                 <w:tab w:val="left" w:pos="8733"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE716C" w14:textId="77777777">
+          <w:p w14:paraId="58BE716C" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5113"/>
                 <w:tab w:val="left" w:pos="8733"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE716D" w14:textId="77777777">
+          <w:p w14:paraId="58BE716D" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5113"/>
                 <w:tab w:val="left" w:pos="8733"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="009F4A4F" w:rsidRDefault="00024C8E" w14:paraId="58BE716E" w14:textId="77777777">
+          <w:p w14:paraId="58BE716E" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="009F4A4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5113"/>
                 <w:tab w:val="left" w:pos="8733"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="0059547D" w:rsidRDefault="00024C8E" w14:paraId="58BE7170" w14:textId="77777777">
+    <w:p w14:paraId="58BE7170" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="0059547D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="0059547D" w:rsidRDefault="00024C8E" w14:paraId="58BE7171" w14:textId="77777777">
+    <w:p w14:paraId="58BE7171" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="0059547D">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00024C8E" w14:paraId="58BE7172" w14:textId="77777777">
+    <w:p w14:paraId="58BE7172" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">I consent to the processing by the College of the information contained in this form, by any means, for the purposes of my application for </w:t>
       </w:r>
       <w:r w:rsidR="0059547D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>the post applied for at</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> the College.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00024C8E" w14:paraId="58BE7173" w14:textId="77777777">
+    <w:p w14:paraId="58BE7173" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00024C8E" w14:paraId="58BE7174" w14:textId="77777777">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58BE7174" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">I certify that the information provided is correct and agree that if my application is successful it should form part of the basis of my </w:t>
       </w:r>
       <w:r w:rsidR="0059547D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>appointment</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> with the College. I understand and agree that any misrepresentation by me on this application form and/or any other information I have supplied in connection with my application will be sufficient cause for cancellation of the application and/or termination from the College’s service if I have been </w:t>
       </w:r>
       <w:r w:rsidR="0059547D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>appointed</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>. The College reserves the right to verify information and seek information from other sources.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00024C8E" w14:paraId="58BE7175" w14:textId="77777777">
+    <w:p w14:paraId="58BE7175" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="360" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00024C8E" w14:paraId="58BE7176" w14:textId="77777777">
+    <w:p w14:paraId="58BE7176" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="360" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Signed ………………………………………………………..………….</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">  Date  ………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00024C8E" w14:paraId="58BE7177" w14:textId="77777777">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="58BE7177" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58BE7178" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00024C8E" w14:paraId="58BE7179" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="58BE7179" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00024C8E" w14:paraId="58BE717A" w14:textId="77777777">
+    <w:p w14:paraId="58BE717A" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Application process</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00024C8E" w14:paraId="58BE717B" w14:textId="77777777">
+    <w:p w14:paraId="58BE717B" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00024C8E" w14:paraId="58BE717C" w14:textId="77777777">
+    <w:p w14:paraId="58BE717C" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Applications must include:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B4053D" w:rsidR="00024C8E" w:rsidP="00B4053D" w:rsidRDefault="00024C8E" w14:paraId="58BE717D" w14:textId="77777777">
+    <w:p w14:paraId="58BE717D" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="00B4053D" w:rsidRDefault="00024C8E" w:rsidP="00B4053D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B4053D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>this completed application form</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B4053D" w:rsidR="00024C8E" w:rsidP="00B4053D" w:rsidRDefault="00024C8E" w14:paraId="58BE717E" w14:textId="77777777">
+    <w:p w14:paraId="58BE717E" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="00B4053D" w:rsidRDefault="00024C8E" w:rsidP="00B4053D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B4053D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>an abridged curriculum vitae</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00024C8E" w14:paraId="58BE717F" w14:textId="77777777">
+    <w:p w14:paraId="58BE717F" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00024C8E" w14:paraId="58BE7180" w14:textId="5A36549A">
+    <w:p w14:paraId="58BE7180" w14:textId="5A36549A" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Applications should be </w:t>
       </w:r>
       <w:r w:rsidR="00753CBD">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">emailed to nici.hardie@rcpath.org </w:t>
       </w:r>
       <w:r w:rsidR="006A1907">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sent to:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00024C8E" w14:paraId="58BE7181" w14:textId="77777777">
+    <w:p w14:paraId="58BE7181" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00E10C08" w14:paraId="58BE7182" w14:textId="1E18FA03">
+    <w:p w14:paraId="58BE7182" w14:textId="1E18FA03" w:rsidR="00024C8E" w:rsidRDefault="00E10C08" w:rsidP="00024C8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1B11069F">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Nici Hardie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="73720D92" w:rsidP="1B11069F" w:rsidRDefault="73720D92" w14:paraId="26C61E7C" w14:textId="0E16452E">
+    <w:p w14:paraId="26C61E7C" w14:textId="0E16452E" w:rsidR="73720D92" w:rsidRDefault="73720D92" w:rsidP="1B11069F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1B11069F">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Executive Administration Officer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0059547D" w:rsidP="00024C8E" w:rsidRDefault="0059547D" w14:paraId="58BE7183" w14:textId="77777777">
+    <w:p w14:paraId="58BE7183" w14:textId="77777777" w:rsidR="0059547D" w:rsidRDefault="0059547D" w:rsidP="00024C8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Royal College of Pathologists</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0059547D" w:rsidP="00024C8E" w:rsidRDefault="00753CBD" w14:paraId="58BE7184" w14:textId="0E1D9199">
+    <w:p w14:paraId="58BE7184" w14:textId="0E1D9199" w:rsidR="0059547D" w:rsidRDefault="00753CBD" w:rsidP="00024C8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="0059547D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Alie</w:t>
       </w:r>
       <w:r w:rsidR="0059547D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Street</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0059547D" w:rsidP="00024C8E" w:rsidRDefault="0059547D" w14:paraId="58BE7185" w14:textId="77777777">
+    <w:p w14:paraId="58BE7185" w14:textId="77777777" w:rsidR="0059547D" w:rsidRDefault="0059547D" w:rsidP="00024C8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>London</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0059547D" w:rsidP="00024C8E" w:rsidRDefault="0059547D" w14:paraId="58BE7186" w14:textId="64032CEF">
+    <w:p w14:paraId="58BE7186" w14:textId="64032CEF" w:rsidR="0059547D" w:rsidRDefault="0059547D" w:rsidP="00024C8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E1 8</w:t>
       </w:r>
       <w:r w:rsidR="00753CBD">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>QT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00024C8E" w14:paraId="58BE7187" w14:textId="77777777">
+    <w:p w14:paraId="58BE7187" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00024C8E" w14:paraId="58BE718C" w14:textId="77777777">
+    <w:p w14:paraId="58BE718C" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="7C12E1AB" w:rsidRDefault="00024C8E" w14:paraId="58BE718D" w14:textId="3FAD3632">
+    <w:p w14:paraId="58BE718D" w14:textId="3FAD3632" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="7C12E1AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4C7C4854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The closing date for applications is </w:t>
       </w:r>
-      <w:r w:rsidRPr="4C7C4854" w:rsidR="3C8DF3CC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="3C8DF3CC" w:rsidRPr="4C7C4854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">9am </w:t>
       </w:r>
-      <w:r w:rsidRPr="4C7C4854" w:rsidR="00024C8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="4C7C4854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
-      <w:r w:rsidRPr="4C7C4854" w:rsidR="19BFA2FF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="19BFA2FF" w:rsidRPr="4C7C4854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Tuesday</w:t>
       </w:r>
-      <w:r w:rsidRPr="4C7C4854" w:rsidR="4040383F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="4040383F" w:rsidRPr="4C7C4854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="4C7C4854" w:rsidR="02A8AC14">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="02A8AC14" w:rsidRPr="4C7C4854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">18 </w:t>
       </w:r>
-      <w:r w:rsidRPr="4C7C4854" w:rsidR="74BCB869">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="74BCB869" w:rsidRPr="4C7C4854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">August </w:t>
       </w:r>
-      <w:r w:rsidRPr="4C7C4854" w:rsidR="00064D5C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00064D5C" w:rsidRPr="4C7C4854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
-      <w:r w:rsidRPr="4C7C4854" w:rsidR="005E57A3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="005E57A3" w:rsidRPr="4C7C4854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="4C7C4854" w:rsidR="00024C8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="4C7C4854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00024C8E" w14:paraId="58BE718E" w14:textId="77777777">
+    <w:p w14:paraId="58BE718E" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="7C12E1AB" w:rsidRDefault="008C1B96" w14:paraId="58BE718F" w14:textId="7E5560E6">
+    <w:p w14:paraId="58BE718F" w14:textId="7E5560E6" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="008C1B96" w:rsidP="7C12E1AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4C7C4854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Interviews will be held </w:t>
       </w:r>
-      <w:r w:rsidRPr="4C7C4854" w:rsidR="1252D97E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="1252D97E" w:rsidRPr="4C7C4854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
-      <w:r w:rsidRPr="4C7C4854" w:rsidR="7A5EE422">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="7A5EE422" w:rsidRPr="4C7C4854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Thursday </w:t>
       </w:r>
-      <w:r w:rsidRPr="4C7C4854" w:rsidR="2333F87F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="2333F87F" w:rsidRPr="4C7C4854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>3 September</w:t>
       </w:r>
-      <w:r w:rsidRPr="4C7C4854" w:rsidR="7A5EE422">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="7A5EE422" w:rsidRPr="4C7C4854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="4C7C4854" w:rsidR="006A1907">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="006A1907" w:rsidRPr="4C7C4854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00024C8E" w14:paraId="58BE7190" w14:textId="77777777">
+    <w:p w14:paraId="58BE7190" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
       <w:pPr>
         <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Section C: Ethnic monitoring form</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00024C8E" w14:paraId="58BE7191" w14:textId="28B06EA3">
+    <w:p w14:paraId="58BE7191" w14:textId="28B06EA3" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The Royal College of Pathologists wishes to promote equal opportunities in </w:t>
       </w:r>
       <w:r w:rsidR="005E57A3">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>appointments</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>. Our aim is to ensure that applicants are not discriminated against on the grounds of gender, age, disability, marital status, race, religion or sexual orientation. In order to monitor these aims, we would be very grateful if you would complete and return this form with your application. The information will be treated as strictly confidential and is subject to the provisions of the Data Protection Act 1998. It will not be used at any stage of the selection process.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00024C8E" w14:paraId="58BE7192" w14:textId="77777777">
+    <w:p w14:paraId="58BE7192" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="1"/>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00024C8E" w14:paraId="58BE7193" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="58BE7193" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="3ECC39F8" w:rsidRDefault="00024C8E" w14:paraId="58BE7194" w14:textId="69D9D208">
+    <w:p w14:paraId="58BE7194" w14:textId="69D9D208" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="3ECC39F8">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3ECC39F8">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Post applied for:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00024C8E" w14:paraId="58BE7195" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00BC3059" w:rsidR="00BC3059" w:rsidP="00BC3059" w:rsidRDefault="00BC3059" w14:paraId="557A0CA5" w14:textId="77777777">
+    <w:p w14:paraId="58BE7195" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="557A0CA5" w14:textId="77777777" w:rsidR="00BC3059" w:rsidRPr="00BC3059" w:rsidRDefault="00BC3059" w:rsidP="00BC3059">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>Age</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EB1CEE" w:rsidR="00EB1CEE" w:rsidP="00EB1CEE" w:rsidRDefault="00EB1CEE" w14:paraId="3C61CB4F" w14:textId="2FD21C6F">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="3C61CB4F" w14:textId="2FD21C6F" w:rsidR="00EB1CEE" w:rsidRPr="00EB1CEE" w:rsidRDefault="00EB1CEE" w:rsidP="00EB1CEE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1CEE">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>Please provide your d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB1CEE" w:rsidR="00024C8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00024C8E" w:rsidRPr="00EB1CEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>ate of birth</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB1CEE" w:rsidR="00024C8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00024C8E" w:rsidRPr="00EB1CEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB1CEE" w:rsidR="00024C8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00024C8E" w:rsidRPr="00EB1CEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>………….………………..</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB1CEE" w:rsidR="35BFA620">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="35BFA620" w:rsidRPr="00EB1CEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EB1CEE" w:rsidR="00024C8E" w:rsidP="00EB1CEE" w:rsidRDefault="35BFA620" w14:paraId="58BE7196" w14:textId="3E15AF13">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="58BE7196" w14:textId="3E15AF13" w:rsidR="00024C8E" w:rsidRPr="00EB1CEE" w:rsidRDefault="35BFA620" w:rsidP="00EB1CEE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1CEE">
         <w:rPr>
-          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         </w:rPr>
         <w:t>¨</w:t>
       </w:r>
       <w:r w:rsidR="001B1FF7">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00EB1CEE">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EB1CEE">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Prefer not to say</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00024C8E" w14:paraId="58BE7197" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00BC3059" w14:paraId="58BE7198" w14:textId="21600725">
+    <w:p w14:paraId="58BE7197" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58BE7198" w14:textId="21600725" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00BC3059" w:rsidP="00024C8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E1315" w:rsidR="00024C8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00024C8E" w:rsidRPr="000E1315">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E1315" w:rsidR="00024C8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00024C8E" w:rsidRPr="000E1315">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:t>Disability</w:t>
+      </w:r>
+      <w:r w:rsidR="00024C8E" w:rsidRPr="000E1315">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>Disability</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00063675" w:rsidP="00024C8E" w:rsidRDefault="00F57279" w14:paraId="70FFACD2" w14:textId="77777777">
+    <w:p w14:paraId="70FFACD2" w14:textId="77777777" w:rsidR="00063675" w:rsidRDefault="00F57279" w:rsidP="00024C8E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Do you have any </w:t>
       </w:r>
       <w:r w:rsidR="002E4BD9">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>disability</w:t>
       </w:r>
       <w:r w:rsidR="001C5EFF">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="002E4BD9">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> long term condition</w:t>
       </w:r>
       <w:r w:rsidR="001C5EFF">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidRPr="00343F94" w:rsidR="001C5EFF">
+      <w:r w:rsidR="001C5EFF" w:rsidRPr="00343F94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>or impairments?</w:t>
       </w:r>
       <w:r w:rsidR="001C5EFF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00343F94" w:rsidR="00421E0E" w:rsidP="00421E0E" w:rsidRDefault="00421E0E" w14:paraId="311D6C7B" w14:textId="19D5E183">
+    <w:p w14:paraId="311D6C7B" w14:textId="19D5E183" w:rsidR="00421E0E" w:rsidRPr="00343F94" w:rsidRDefault="00421E0E" w:rsidP="00421E0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1CEE">
         <w:rPr>
-          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         </w:rPr>
         <w:t>¨</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00343F94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>I do not have a disability</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00343F94" w:rsidR="00421E0E" w:rsidP="00421E0E" w:rsidRDefault="00421E0E" w14:paraId="50D76B45" w14:textId="3D3929D1">
+    <w:p w14:paraId="50D76B45" w14:textId="3D3929D1" w:rsidR="00421E0E" w:rsidRPr="00343F94" w:rsidRDefault="00421E0E" w:rsidP="00421E0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1CEE">
         <w:rPr>
-          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         </w:rPr>
         <w:t>¨</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00343F94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>I have a disability, condition or impairment listed below but prefer not to specify which</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00343F94" w:rsidR="00421E0E" w:rsidP="00421E0E" w:rsidRDefault="00421E0E" w14:paraId="733B25EE" w14:textId="55061EDA">
+    <w:p w14:paraId="733B25EE" w14:textId="55061EDA" w:rsidR="00421E0E" w:rsidRPr="00343F94" w:rsidRDefault="00421E0E" w:rsidP="00421E0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1CEE">
         <w:rPr>
-          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         </w:rPr>
         <w:t>¨</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00343F94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Dyslexia, dyscalculia or dyspraxia</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00343F94" w:rsidR="00421E0E" w:rsidP="00421E0E" w:rsidRDefault="00421E0E" w14:paraId="3F2B22EF" w14:textId="66DA688F">
+    <w:p w14:paraId="3F2B22EF" w14:textId="66DA688F" w:rsidR="00421E0E" w:rsidRPr="00343F94" w:rsidRDefault="00421E0E" w:rsidP="00421E0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1CEE">
         <w:rPr>
-          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         </w:rPr>
         <w:t>¨</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00343F94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Neurodiverse (e.g. autism or ADHD)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00343F94" w:rsidR="00421E0E" w:rsidP="00421E0E" w:rsidRDefault="00421E0E" w14:paraId="74E7EDE2" w14:textId="63EA2E35">
+    <w:p w14:paraId="74E7EDE2" w14:textId="63EA2E35" w:rsidR="00421E0E" w:rsidRPr="00343F94" w:rsidRDefault="00421E0E" w:rsidP="00421E0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1CEE">
         <w:rPr>
-          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         </w:rPr>
         <w:t>¨</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00343F94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Hearing, speech or visual</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00343F94" w:rsidR="00421E0E" w:rsidP="00421E0E" w:rsidRDefault="00421E0E" w14:paraId="009DE6C0" w14:textId="29FB958D">
+    <w:p w14:paraId="009DE6C0" w14:textId="29FB958D" w:rsidR="00421E0E" w:rsidRPr="00343F94" w:rsidRDefault="00421E0E" w:rsidP="00421E0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1CEE">
         <w:rPr>
-          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         </w:rPr>
         <w:t>¨</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00343F94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Long-term health condition (such as diabetes, Multiple Sclerosis, heart condition, epilepsy, energy-limiting condition, chronic pain)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00343F94" w:rsidR="00421E0E" w:rsidP="00421E0E" w:rsidRDefault="00421E0E" w14:paraId="44A9F9BD" w14:textId="33A50416">
+    <w:p w14:paraId="44A9F9BD" w14:textId="33A50416" w:rsidR="00421E0E" w:rsidRPr="00343F94" w:rsidRDefault="00421E0E" w:rsidP="00421E0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1CEE">
         <w:rPr>
-          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         </w:rPr>
         <w:t>¨</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00343F94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Mental health condition</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00343F94" w:rsidR="00421E0E" w:rsidP="00421E0E" w:rsidRDefault="00421E0E" w14:paraId="47DEA506" w14:textId="5C9A8CDE">
+    <w:p w14:paraId="47DEA506" w14:textId="5C9A8CDE" w:rsidR="00421E0E" w:rsidRPr="00343F94" w:rsidRDefault="00421E0E" w:rsidP="00421E0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1CEE">
         <w:rPr>
-          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         </w:rPr>
         <w:t>¨</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00343F94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Mobility or musculoskeletal (including back, neck and shoulder)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421E0E" w:rsidP="00421E0E" w:rsidRDefault="00421E0E" w14:paraId="436DA28F" w14:textId="795D71AE">
+    <w:p w14:paraId="436DA28F" w14:textId="795D71AE" w:rsidR="00421E0E" w:rsidRDefault="00421E0E" w:rsidP="00421E0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1CEE">
         <w:rPr>
-          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         </w:rPr>
         <w:t>¨</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00343F94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>I have a disability, condition or impairment not listed above (please write below if you wish)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421E0E" w:rsidP="00421E0E" w:rsidRDefault="00421E0E" w14:paraId="581F9488" w14:textId="53AB38D5">
+    <w:p w14:paraId="581F9488" w14:textId="53AB38D5" w:rsidR="00421E0E" w:rsidRDefault="00421E0E" w:rsidP="00421E0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>………………………………………………………………………………………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00343F94" w:rsidR="00421E0E" w:rsidP="00421E0E" w:rsidRDefault="00421E0E" w14:paraId="60021772" w14:textId="181F0708">
+    <w:p w14:paraId="60021772" w14:textId="181F0708" w:rsidR="00421E0E" w:rsidRPr="00343F94" w:rsidRDefault="00421E0E" w:rsidP="00421E0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1CEE">
         <w:rPr>
-          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         </w:rPr>
         <w:t>¨</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00343F94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Prefer not to say</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="3ECC39F8" w:rsidP="3ECC39F8" w:rsidRDefault="3ECC39F8" w14:paraId="0898C973" w14:textId="404C50B9">
+    <w:p w14:paraId="0898C973" w14:textId="404C50B9" w:rsidR="3ECC39F8" w:rsidRDefault="3ECC39F8" w:rsidP="3ECC39F8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00024C8E" w14:paraId="58BE719B" w14:textId="77777777">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58BE719B" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
-      </w:r>
+        <w:t>Nationality</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58BE719C" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Please specify your nationality as shown in your passport……………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58BE719D" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="50BCDCE7" w:rsidP="3ECC39F8" w:rsidRDefault="50BCDCE7" w14:paraId="2098EFA2" w14:textId="7F0A09B1">
+    <w:p w14:paraId="2098EFA2" w14:textId="7F0A09B1" w:rsidR="50BCDCE7" w:rsidRDefault="50BCDCE7" w:rsidP="3ECC39F8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3ECC39F8">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ethnicity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00024C8E" w14:paraId="58BE719F" w14:textId="77777777">
+    <w:p w14:paraId="58BE719F" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320" w:hanging="4320"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Please choose one section from A to E and tick the appropriate box to indicate your ethnic group.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007826C3" w:rsidP="3ECC39F8" w:rsidRDefault="007826C3" w14:paraId="58BE71A4" w14:textId="77777777">
+    <w:p w14:paraId="58BE71A4" w14:textId="77777777" w:rsidR="007826C3" w:rsidRDefault="007826C3" w:rsidP="3ECC39F8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00AA1974" w:rsidP="00AA1974" w:rsidRDefault="00AA1974" w14:paraId="2A3AFA34" w14:textId="77777777">
+    <w:p w14:paraId="2A3AFA34" w14:textId="77777777" w:rsidR="00AA1974" w:rsidRPr="000E1315" w:rsidRDefault="00AA1974" w:rsidP="00AA1974">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="8"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>Asian or Asian British</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00AA1974" w:rsidP="00AA1974" w:rsidRDefault="00AA1974" w14:paraId="339D6A11" w14:textId="61DAAD0E">
+    <w:p w14:paraId="339D6A11" w14:textId="61DAAD0E" w:rsidR="00AA1974" w:rsidRPr="000E1315" w:rsidRDefault="00AA1974" w:rsidP="00AA1974">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320" w:hanging="4320"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>¨</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000E1315" w:rsidR="009F7BBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="009F7BBF" w:rsidRPr="000E1315">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">Bangladeshi </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00AA1974" w:rsidP="00AA1974" w:rsidRDefault="00AA1974" w14:paraId="38FAEB76" w14:textId="32ED9B25">
+    <w:p w14:paraId="38FAEB76" w14:textId="32ED9B25" w:rsidR="00AA1974" w:rsidRPr="000E1315" w:rsidRDefault="00AA1974" w:rsidP="00AA1974">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320" w:hanging="4320"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>¨</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000E1315" w:rsidR="009F7BBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="009F7BBF" w:rsidRPr="000E1315">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">Chinese </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00AA1974" w:rsidP="00AA1974" w:rsidRDefault="00AA1974" w14:paraId="0D27ED2E" w14:textId="1D2DE807">
+    <w:p w14:paraId="0D27ED2E" w14:textId="1D2DE807" w:rsidR="00AA1974" w:rsidRPr="000E1315" w:rsidRDefault="00AA1974" w:rsidP="00AA1974">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320" w:hanging="4320"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>¨</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000E1315" w:rsidR="009F7BBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="009F7BBF" w:rsidRPr="000E1315">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>Indian</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00AA1974" w:rsidP="00AA1974" w:rsidRDefault="00AA1974" w14:paraId="4FC2B2FC" w14:textId="60659BED">
+    <w:p w14:paraId="4FC2B2FC" w14:textId="60659BED" w:rsidR="00AA1974" w:rsidRPr="000E1315" w:rsidRDefault="00AA1974" w:rsidP="00AA1974">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320" w:hanging="4320"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>¨</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000E1315" w:rsidR="009F7BBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="009F7BBF" w:rsidRPr="000E1315">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>Pakistani</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00AA1974" w:rsidP="7B2C1677" w:rsidRDefault="00AA1974" w14:paraId="7B594D01" w14:textId="7B81B4DB">
+    <w:p w14:paraId="7B594D01" w14:textId="7B81B4DB" w:rsidR="00AA1974" w:rsidRPr="000E1315" w:rsidRDefault="00AA1974" w:rsidP="7B2C1677">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320" w:hanging="4320"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7B2C1677">
         <w:rPr>
-          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>¨</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="7B2C1677">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">Any other Asian background (please </w:t>
       </w:r>
-      <w:r w:rsidRPr="7B2C1677" w:rsidR="01DBAD42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="01DBAD42" w:rsidRPr="7B2C1677">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>write below</w:t>
       </w:r>
       <w:r w:rsidRPr="7B2C1677">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>)…………………………………………</w:t>
       </w:r>
-      <w:r w:rsidRPr="7B2C1677" w:rsidR="000C0C99">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="000C0C99" w:rsidRPr="7B2C1677">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA1974" w:rsidP="3ECC39F8" w:rsidRDefault="00AA1974" w14:paraId="79273C0E" w14:textId="77777777">
+    <w:p w14:paraId="79273C0E" w14:textId="77777777" w:rsidR="00AA1974" w:rsidRDefault="00AA1974" w:rsidP="3ECC39F8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000C0C99" w:rsidP="3ECC39F8" w:rsidRDefault="000C0C99" w14:paraId="4E04CAB1" w14:textId="77777777">
+    <w:p w14:paraId="4E04CAB1" w14:textId="77777777" w:rsidR="000C0C99" w:rsidRDefault="000C0C99" w:rsidP="3ECC39F8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="001E3DBB" w:rsidP="001E3DBB" w:rsidRDefault="001E3DBB" w14:paraId="4C80DACA" w14:textId="77777777">
+    <w:p w14:paraId="4C80DACA" w14:textId="77777777" w:rsidR="001E3DBB" w:rsidRPr="000E1315" w:rsidRDefault="001E3DBB" w:rsidP="001E3DBB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3ECC39F8">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
+        <w:t>Black,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3ECC39F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Black British,</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Black,</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="3ECC39F8">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Black British,</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t>Caribbean or African</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="001E3DBB" w:rsidP="7B2C1677" w:rsidRDefault="001E3DBB" w14:paraId="06565054" w14:textId="2B6CAE91">
+    <w:p w14:paraId="06565054" w14:textId="2B6CAE91" w:rsidR="001E3DBB" w:rsidRPr="000E1315" w:rsidRDefault="001E3DBB" w:rsidP="7B2C1677">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320" w:hanging="4320"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3ECC39F8">
         <w:rPr>
-          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>¨</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="3ECC39F8">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>African background (</w:t>
       </w:r>
       <w:r w:rsidRPr="3ECC39F8">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">please </w:t>
       </w:r>
-      <w:r w:rsidRPr="7B2C1677" w:rsidR="22D71F99">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="22D71F99" w:rsidRPr="7B2C1677">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>write below</w:t>
       </w:r>
       <w:r w:rsidRPr="3ECC39F8">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)…………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="001E3DBB" w:rsidP="001E3DBB" w:rsidRDefault="001E3DBB" w14:paraId="38544AEE" w14:textId="77777777">
+    <w:p w14:paraId="38544AEE" w14:textId="77777777" w:rsidR="001E3DBB" w:rsidRPr="000E1315" w:rsidRDefault="001E3DBB" w:rsidP="001E3DBB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320" w:hanging="4320"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>¨</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Caribbean</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="001E3DBB" w:rsidP="7B2C1677" w:rsidRDefault="001E3DBB" w14:paraId="14CB70F1" w14:textId="31744EFC">
+    <w:p w14:paraId="14CB70F1" w14:textId="31744EFC" w:rsidR="001E3DBB" w:rsidRPr="000E1315" w:rsidRDefault="001E3DBB" w:rsidP="7B2C1677">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320" w:hanging="4320"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3ECC39F8">
         <w:rPr>
-          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>¨</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="3ECC39F8">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>Any other Black</w:t>
       </w:r>
       <w:r w:rsidR="006023CA">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="3ECC39F8">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>African</w:t>
       </w:r>
       <w:r w:rsidR="006023CA">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="3ECC39F8">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">Caribbean background (please </w:t>
       </w:r>
-      <w:r w:rsidRPr="7B2C1677" w:rsidR="35DA288D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="35DA288D" w:rsidRPr="7B2C1677">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>write below</w:t>
       </w:r>
       <w:r w:rsidRPr="3ECC39F8">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>)……………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E3DBB" w:rsidP="3ECC39F8" w:rsidRDefault="001E3DBB" w14:paraId="42276BDB" w14:textId="77777777">
+    <w:p w14:paraId="42276BDB" w14:textId="77777777" w:rsidR="001E3DBB" w:rsidRDefault="001E3DBB" w:rsidP="3ECC39F8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000C0C99" w:rsidP="3ECC39F8" w:rsidRDefault="000C0C99" w14:paraId="551107E2" w14:textId="77777777">
+    <w:p w14:paraId="551107E2" w14:textId="77777777" w:rsidR="000C0C99" w:rsidRDefault="000C0C99" w:rsidP="3ECC39F8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000C0C99" w:rsidP="3ECC39F8" w:rsidRDefault="000C0C99" w14:paraId="001C2662" w14:textId="77777777">
+    <w:p w14:paraId="001C2662" w14:textId="77777777" w:rsidR="000C0C99" w:rsidRDefault="000C0C99" w:rsidP="3ECC39F8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000C0C99" w:rsidRDefault="000C0C99" w14:paraId="3AB4B6C5" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="3AB4B6C5" w14:textId="77777777" w:rsidR="000C0C99" w:rsidRDefault="000C0C99">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="3ECC39F8" w:rsidRDefault="01704881" w14:paraId="58BE71A5" w14:textId="52F922B1">
+    <w:p w14:paraId="58BE71A5" w14:textId="52F922B1" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="01704881" w:rsidP="3ECC39F8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3ECC39F8">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E1315" w:rsidR="00024C8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00024C8E" w:rsidRPr="000E1315">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:t>Mixed</w:t>
+      </w:r>
+      <w:r w:rsidR="07DC9719" w:rsidRPr="000E1315">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Mixed</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="00024C8E" w:rsidRPr="000E1315">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:t>multiple ethnic groups</w:t>
+      </w:r>
+      <w:r w:rsidR="62A92B7E" w:rsidRPr="000E1315">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>multiple ethnic groups</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="3ECC39F8" w:rsidRDefault="00024C8E" w14:paraId="0774789E" w14:textId="72ACBB64">
+    <w:p w14:paraId="0774789E" w14:textId="72ACBB64" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="3ECC39F8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320" w:hanging="4320"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3ECC39F8">
         <w:rPr>
-          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>¨</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="3ECC39F8" w:rsidR="670ECB57">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="670ECB57" w:rsidRPr="3ECC39F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>White and Asian</w:t>
       </w:r>
-      <w:r w:rsidRPr="3ECC39F8" w:rsidR="670ECB57">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="670ECB57" w:rsidRPr="3ECC39F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place"/>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00024C8E" w14:paraId="58BE71A7" w14:textId="77777777">
+    <w:p w14:paraId="58BE71A7" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320" w:hanging="4320"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>¨</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>White and black African</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="3ECC39F8" w:rsidRDefault="00024C8E" w14:paraId="7CD4FDA7" w14:textId="339EEFF1">
+    <w:p w14:paraId="7CD4FDA7" w14:textId="339EEFF1" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="3ECC39F8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320" w:hanging="4320"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3ECC39F8">
         <w:rPr>
-          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>¨</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="3ECC39F8" w:rsidR="47CE57F1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="47CE57F1" w:rsidRPr="3ECC39F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>White and black Caribbean</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="7B2C1677" w:rsidRDefault="00024C8E" w14:paraId="58BE71A9" w14:textId="70092579">
+    <w:p w14:paraId="58BE71A9" w14:textId="70092579" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="7B2C1677">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320" w:hanging="4320"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7B2C1677">
         <w:rPr>
-          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>¨</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="7B2C1677">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">Any other mixed/multiple ethnic background (please </w:t>
       </w:r>
-      <w:r w:rsidRPr="7B2C1677" w:rsidR="4AE29991">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="4AE29991" w:rsidRPr="7B2C1677">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>write below</w:t>
       </w:r>
       <w:r w:rsidRPr="7B2C1677">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>)……….…………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00024C8E" w14:paraId="58BE71AA" w14:textId="77777777">
+    <w:p w14:paraId="58BE71AA" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320" w:hanging="4320"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="000E1315" w:rsidR="000C0C99" w:rsidP="00024C8E" w:rsidRDefault="000C0C99" w14:paraId="0FCA913B" w14:textId="77777777">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FCA913B" w14:textId="77777777" w:rsidR="000C0C99" w:rsidRPr="000E1315" w:rsidRDefault="000C0C99" w:rsidP="00024C8E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320" w:hanging="4320"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="000E1315" w:rsidR="007826C3" w:rsidP="007826C3" w:rsidRDefault="007826C3" w14:paraId="2EF3571E" w14:textId="77777777">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EF3571E" w14:textId="77777777" w:rsidR="007826C3" w:rsidRPr="000E1315" w:rsidRDefault="007826C3" w:rsidP="007826C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="8"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3ECC39F8">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">D      </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="3ECC39F8">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>White</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="007826C3" w:rsidP="007826C3" w:rsidRDefault="007826C3" w14:paraId="4861D6D1" w14:textId="77777777">
+    <w:p w14:paraId="4861D6D1" w14:textId="77777777" w:rsidR="007826C3" w:rsidRPr="000E1315" w:rsidRDefault="007826C3" w:rsidP="007826C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320" w:hanging="4320"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>¨</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>English/Welsh/Scottish/Northern Irish/British</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="007826C3" w:rsidP="007826C3" w:rsidRDefault="007826C3" w14:paraId="6C7ADD40" w14:textId="77777777">
+    <w:p w14:paraId="6C7ADD40" w14:textId="77777777" w:rsidR="007826C3" w:rsidRPr="000E1315" w:rsidRDefault="007826C3" w:rsidP="007826C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320" w:hanging="4320"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3ECC39F8">
         <w:rPr>
-          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>¨</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="3ECC39F8">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>Irish</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007826C3" w:rsidP="007826C3" w:rsidRDefault="007826C3" w14:paraId="4086CB79" w14:textId="77777777">
+    <w:p w14:paraId="4086CB79" w14:textId="77777777" w:rsidR="007826C3" w:rsidRDefault="007826C3" w:rsidP="007826C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320" w:hanging="4320"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3ECC39F8">
         <w:rPr>
-          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         </w:rPr>
         <w:t>¨</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="3ECC39F8">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Gypsy or Irish Traveller </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007826C3" w:rsidP="007826C3" w:rsidRDefault="007826C3" w14:paraId="0E38B81A" w14:textId="77777777">
+    <w:p w14:paraId="0E38B81A" w14:textId="77777777" w:rsidR="007826C3" w:rsidRDefault="007826C3" w:rsidP="007826C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320" w:hanging="4320"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3ECC39F8">
         <w:rPr>
-          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         </w:rPr>
         <w:t>¨</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="3ECC39F8">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Roma</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="007826C3" w:rsidP="7B2C1677" w:rsidRDefault="007826C3" w14:paraId="30FB7A70" w14:textId="28776B90">
+    <w:p w14:paraId="30FB7A70" w14:textId="28776B90" w:rsidR="007826C3" w:rsidRPr="000E1315" w:rsidRDefault="007826C3" w:rsidP="7B2C1677">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320" w:hanging="4320"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7B2C1677">
         <w:rPr>
-          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>¨</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="7B2C1677">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">Any other white background (please </w:t>
       </w:r>
-      <w:r w:rsidRPr="7B2C1677" w:rsidR="5DFCB5EA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="5DFCB5EA" w:rsidRPr="7B2C1677">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>write below</w:t>
       </w:r>
       <w:r w:rsidRPr="7B2C1677">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>)………………………………………………</w:t>
       </w:r>
-      <w:r w:rsidRPr="7B2C1677" w:rsidR="7117BF3D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="7117BF3D" w:rsidRPr="7B2C1677">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>.......</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="007826C3" w:rsidP="007826C3" w:rsidRDefault="007826C3" w14:paraId="3A94EEFC" w14:textId="77777777">
+    <w:p w14:paraId="3A94EEFC" w14:textId="77777777" w:rsidR="007826C3" w:rsidRPr="000E1315" w:rsidRDefault="007826C3" w:rsidP="007826C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320" w:hanging="4320"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00024C8E" w14:paraId="58BE71B1" w14:textId="77777777">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58BE71B1" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320" w:hanging="4320"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00024C8E" w14:paraId="58BE71B6" w14:textId="77777777">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58BE71B6" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320" w:hanging="4320"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00024C8E" w14:paraId="58BE71B7" w14:textId="77777777">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58BE71B7" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320" w:hanging="4320"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
+        <w:t>Other ethnic group</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00024C8E" w14:paraId="58BE71B8" w14:textId="77777777">
+    <w:p w14:paraId="58BE71B8" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320" w:hanging="4320"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>¨</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Arab</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="7B2C1677" w:rsidRDefault="00024C8E" w14:paraId="58BE71B9" w14:textId="1AD20178">
+    <w:p w14:paraId="58BE71B9" w14:textId="1AD20178" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="7B2C1677">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320" w:hanging="4320"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7B2C1677">
         <w:rPr>
-          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>¨</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1315">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="7B2C1677">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">Any other ethnic group (please </w:t>
       </w:r>
-      <w:r w:rsidRPr="7B2C1677" w:rsidR="4CE23061">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="4CE23061" w:rsidRPr="7B2C1677">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>write below</w:t>
       </w:r>
       <w:r w:rsidRPr="7B2C1677">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>)………………………………………………………</w:t>
       </w:r>
-      <w:r w:rsidRPr="7B2C1677" w:rsidR="12D2B5A5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="12D2B5A5" w:rsidRPr="7B2C1677">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>.....</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00024C8E" w14:paraId="58BE71BA" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="000E1315" w:rsidR="00024C8E" w:rsidP="00024C8E" w:rsidRDefault="00024C8E" w14:paraId="58BE71BB" w14:textId="77777777">
+    <w:p w14:paraId="58BE71BA" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58BE71BB" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320" w:hanging="4320"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58BE71BC" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="249999C4" w14:textId="16D0EA53">
+    <w:p w14:paraId="249999C4" w14:textId="16D0EA53" w:rsidR="00C276BF" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7B2C1677">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Gender</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="33ACB685" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00C507E4" w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="03E2CD49" w14:textId="77777777">
+    <w:p w14:paraId="33ACB685" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03E2CD49" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRPr="00C507E4" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C507E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Which of the following best describes your gender?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="2EEA0924" w14:textId="77777777">
+    <w:p w14:paraId="2EEA0924" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C507E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Man</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="636D7694" w14:textId="77777777">
+    <w:p w14:paraId="636D7694" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C507E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Non-binary</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="796AF70F" w14:textId="77777777">
+    <w:p w14:paraId="796AF70F" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C507E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Woman</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="1794FEDA" w14:textId="22FFE3FB">
+    <w:p w14:paraId="1794FEDA" w14:textId="22FFE3FB" w:rsidR="00C276BF" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7B2C1677">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Prefer to self-describe (please write below if you wish) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="78C56255" w:rsidP="7B2C1677" w:rsidRDefault="78C56255" w14:paraId="5A9D26DA" w14:textId="3C3000C3">
+    <w:p w14:paraId="5A9D26DA" w14:textId="3C3000C3" w:rsidR="78C56255" w:rsidRDefault="78C56255" w:rsidP="7B2C1677">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7B2C1677">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>..................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C507E4" w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="4A01A32C" w14:textId="77777777">
+    <w:p w14:paraId="4A01A32C" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRPr="00C507E4" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7B2C1677">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Prefer not to say</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="7B2C1677" w:rsidP="7B2C1677" w:rsidRDefault="7B2C1677" w14:paraId="4770F359" w14:textId="327C631C">
-[...7 lines deleted...]
-    <w:p w:rsidR="00C276BF" w:rsidP="7B2C1677" w:rsidRDefault="00C276BF" w14:paraId="42858E1C" w14:textId="1D37D690">
+    <w:p w14:paraId="4770F359" w14:textId="327C631C" w:rsidR="7B2C1677" w:rsidRDefault="7B2C1677" w:rsidP="7B2C1677">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42858E1C" w14:textId="1D37D690" w:rsidR="00C276BF" w:rsidRDefault="00C276BF" w:rsidP="7B2C1677">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7B2C1677">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Gender reassignment</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="18A98EE8" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00C507E4" w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="3BDC1FBE" w14:textId="77777777">
+    <w:p w14:paraId="18A98EE8" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BDC1FBE" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRPr="00C507E4" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C507E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Do you identify as trans?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="06BA7E1D" w14:textId="77777777">
+    <w:p w14:paraId="06BA7E1D" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="3B84D9F4" w14:textId="77777777">
+    <w:p w14:paraId="3B84D9F4" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C507E4" w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="72AA410D" w14:textId="77777777">
+    <w:p w14:paraId="72AA410D" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRPr="00C507E4" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C507E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Prefer not to say</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00343F94" w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="088E80A5" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="5DE9E33A" w14:textId="7672D3C2">
+    <w:p w14:paraId="088E80A5" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRPr="00343F94" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DE9E33A" w14:textId="7672D3C2" w:rsidR="00C276BF" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7B2C1677">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Pregnancy and maternity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="70BF0521" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="6B34B3C1" w14:textId="77777777">
+    <w:p w14:paraId="70BF0521" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B34B3C1" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A5B2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Do you consider yourself to fall under the protected characteristic of ‘pregnancy and maternity’ as defined in the Equality Act 2010. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="006A5B2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Pregnancy is the condition of being pregnant or expecting a baby. Maternity refers to the period of 26 weeks after giving birth.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="5FE0DB30" w14:textId="77777777">
+    <w:p w14:paraId="5FE0DB30" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="5045A5D1" w14:textId="77777777">
+    <w:p w14:paraId="5045A5D1" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A5B2F" w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="1AF7138D" w14:textId="77777777">
+    <w:p w14:paraId="1AF7138D" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRPr="006A5B2F" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Prefer not to say</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="13B5CCC9" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="00C276BF" w:rsidP="7B2C1677" w:rsidRDefault="00C276BF" w14:paraId="407DF637" w14:textId="3603028E">
+    <w:p w14:paraId="13B5CCC9" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="407DF637" w14:textId="3603028E" w:rsidR="00C276BF" w:rsidRDefault="00C276BF" w:rsidP="7B2C1677">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7B2C1677">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Religion or belief</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00343F94" w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="3B5B627D" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00BA204A" w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="3BDE2C54" w14:textId="77777777">
+    <w:p w14:paraId="3B5B627D" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRPr="00343F94" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BDE2C54" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRPr="00BA204A" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA204A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>What is your religion or strongly held belief, if any?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="555760F7" w14:textId="77777777">
+    <w:p w14:paraId="555760F7" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BA204A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Bhuddist</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="142FC464" w14:textId="77777777">
+    </w:p>
+    <w:p w14:paraId="142FC464" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA204A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Christian</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="078DEFF2" w14:textId="77777777">
+    <w:p w14:paraId="078DEFF2" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA204A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Hindu</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="6B3AD28E" w14:textId="77777777">
+    <w:p w14:paraId="6B3AD28E" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA204A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Jewish</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="4AAC81E7" w14:textId="77777777">
+    <w:p w14:paraId="4AAC81E7" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA204A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Muslim</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="57005F8C" w14:textId="77777777">
+    <w:p w14:paraId="57005F8C" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA204A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Sikh</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="445E5587" w14:textId="77777777">
+    <w:p w14:paraId="445E5587" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA204A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Spiritual</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="7203E372" w14:textId="503CA137">
+    <w:p w14:paraId="7203E372" w14:textId="503CA137" w:rsidR="00C276BF" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7B2C1677">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any other religion or strongly held belief (please write below) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="1C710620" w:rsidP="7B2C1677" w:rsidRDefault="1C710620" w14:paraId="0DFA5404" w14:textId="0E5CDC38">
+    <w:p w14:paraId="0DFA5404" w14:textId="0E5CDC38" w:rsidR="1C710620" w:rsidRDefault="1C710620" w:rsidP="7B2C1677">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7B2C1677">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>...................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="1A399097" w14:textId="77777777">
+    <w:p w14:paraId="1A399097" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA204A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>I have a religion or strongly held belief but prefer not to specify what this is.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="2D6CB438" w14:textId="77777777">
+    <w:p w14:paraId="2D6CB438" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA204A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>No religion</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="3E4A8722" w14:textId="77777777">
+    <w:p w14:paraId="3E4A8722" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA204A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Prefer not to say</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00343F94" w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="4C2F056F" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="00C276BF" w:rsidP="7B2C1677" w:rsidRDefault="00C276BF" w14:paraId="42F0443F" w14:textId="7669E6DD">
+    <w:p w14:paraId="4C2F056F" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRPr="00343F94" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42F0443F" w14:textId="7669E6DD" w:rsidR="00C276BF" w:rsidRDefault="00C276BF" w:rsidP="7B2C1677">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7B2C1677">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Sexual orientation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="16770553" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00BA204A" w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="6F13EBDC" w14:textId="77777777">
+    <w:p w14:paraId="16770553" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F13EBDC" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRPr="00BA204A" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA204A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Which of the following best describes your sexual orientation?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="6A4C454A" w14:textId="77777777">
+    <w:p w14:paraId="6A4C454A" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA204A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Asexual</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="0B0B1728" w14:textId="77777777">
+    <w:p w14:paraId="0B0B1728" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C80677">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Bi/bisexual</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="438402E4" w14:textId="77777777">
+    <w:p w14:paraId="438402E4" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C80677">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Gay man</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="3A6FC8DC" w14:textId="77777777">
+    <w:p w14:paraId="3A6FC8DC" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C80677">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Gay woman/lesbian</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="6D796634" w14:textId="77777777">
+    <w:p w14:paraId="6D796634" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343F94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Heterosexual</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>/straight</w:t>
       </w:r>
       <w:r w:rsidRPr="00C80677">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="6552C144" w14:textId="77777777">
+    <w:p w14:paraId="6552C144" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C80677">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Queer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="32CD2898" w14:textId="77777777">
+    <w:p w14:paraId="32CD2898" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0061736E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Pansexual</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="039B0F5D" w14:textId="3189CF4F">
+    <w:p w14:paraId="039B0F5D" w14:textId="3189CF4F" w:rsidR="00C276BF" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7B2C1677">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Prefer to self-describe (please write below) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="6860E018" w:rsidP="7B2C1677" w:rsidRDefault="6860E018" w14:paraId="213580D6" w14:textId="35F9F07E">
+    <w:p w14:paraId="213580D6" w14:textId="35F9F07E" w:rsidR="6860E018" w:rsidRDefault="6860E018" w:rsidP="7B2C1677">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7B2C1677">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>......................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0061736E" w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="6EA9027A" w14:textId="77777777">
+    <w:p w14:paraId="6EA9027A" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRPr="0061736E" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0061736E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Prefer not to say </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00343F94" w:rsidR="00C276BF" w:rsidP="00C276BF" w:rsidRDefault="00C276BF" w14:paraId="64D0FC27" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="64D0FC27" w14:textId="77777777" w:rsidR="00C276BF" w:rsidRPr="00343F94" w:rsidRDefault="00C276BF" w:rsidP="00C276BF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58BE71BD" w14:textId="77777777" w:rsidR="00024C8E" w:rsidRPr="000E1315" w:rsidRDefault="00024C8E" w:rsidP="00024C8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002F627A" w:rsidRDefault="002F627A" w14:paraId="58BE71BE" w14:textId="77777777"/>
+    <w:p w14:paraId="58BE71BE" w14:textId="77777777" w:rsidR="002F627A" w:rsidRDefault="002F627A"/>
     <w:sectPr w:rsidR="002F627A" w:rsidSect="009F4A4F">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="656" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EB2795" w:rsidRDefault="00EB2795" w14:paraId="0D131BC3" w14:textId="77777777">
+    <w:p w14:paraId="374F147D" w14:textId="77777777" w:rsidR="00585EA3" w:rsidRDefault="00585EA3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EB2795" w:rsidRDefault="00EB2795" w14:paraId="37D1D283" w14:textId="77777777">
+    <w:p w14:paraId="5D57E2A6" w14:textId="77777777" w:rsidR="00585EA3" w:rsidRDefault="00585EA3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5145,61 +5073,61 @@
     <w:altName w:val="Malgun Gothic"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00F554C9" w:rsidRDefault="00F554C9" w14:paraId="0E9D9A57" w14:textId="77777777">
+  <w:p w14:paraId="0E9D9A57" w14:textId="77777777" w:rsidR="00F554C9" w:rsidRDefault="00F554C9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="004C1346" w:rsidR="002F627A" w:rsidP="7B2C1677" w:rsidRDefault="00024C8E" w14:paraId="58BE71C3" w14:textId="2A86B69F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="58BE71C3" w14:textId="2A86B69F" w:rsidR="002F627A" w:rsidRPr="004C1346" w:rsidRDefault="00024C8E" w:rsidP="7B2C1677">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1701"/>
         <w:tab w:val="left" w:pos="4536"/>
         <w:tab w:val="left" w:pos="6663"/>
         <w:tab w:val="left" w:pos="9072"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="58BE71C6" wp14:editId="58BE71C7">
           <wp:simplePos x="0" y="0"/>
@@ -5241,59 +5169,59 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="904240" cy="765810"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00F721C3" w:rsidR="00F721C3">
+    <w:r w:rsidR="00F721C3" w:rsidRPr="00F721C3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="1B11069F" w:rsidR="00F721C3">
+    <w:r w:rsidR="00F721C3" w:rsidRPr="1B11069F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Application</w:t>
     </w:r>
     <w:r w:rsidR="00F721C3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> &amp; EDI Form 2026     </w:t>
     </w:r>
     <w:r w:rsidRPr="004C1346">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="7B2C1677">
       <w:rPr>
@@ -5332,65 +5260,65 @@
     <w:r w:rsidRPr="7B2C1677">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="004C1346">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="004C1346">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="004C1346" w:rsidR="7B2C1677">
+    <w:r w:rsidR="7B2C1677" w:rsidRPr="004C1346">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Final</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="002B2670" w:rsidR="002F627A" w:rsidP="1B11069F" w:rsidRDefault="00024C8E" w14:paraId="58BE71C5" w14:textId="50555FF2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="58BE71C5" w14:textId="50555FF2" w:rsidR="002F627A" w:rsidRPr="002B2670" w:rsidRDefault="00024C8E" w:rsidP="1B11069F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1701"/>
         <w:tab w:val="left" w:pos="2835"/>
         <w:tab w:val="left" w:pos="4536"/>
         <w:tab w:val="left" w:pos="5103"/>
         <w:tab w:val="left" w:pos="5670"/>
         <w:tab w:val="left" w:pos="7938"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58BE71CA" wp14:editId="58BE71CB">
@@ -5498,51 +5426,51 @@
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="002B2670">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="1B11069F" w:rsidR="1B11069F">
+    <w:r w:rsidR="1B11069F" w:rsidRPr="1B11069F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Application</w:t>
     </w:r>
     <w:r w:rsidR="004636D3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> &amp; EDI Form 2026     </w:t>
     </w:r>
     <w:r w:rsidRPr="002B2670">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="1B11069F">
       <w:rPr>
@@ -5653,95 +5581,95 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1080770" cy="356235"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EB2795" w:rsidRDefault="00EB2795" w14:paraId="32B69346" w14:textId="77777777">
+    <w:p w14:paraId="6440A176" w14:textId="77777777" w:rsidR="00585EA3" w:rsidRDefault="00585EA3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EB2795" w:rsidRDefault="00EB2795" w14:paraId="3267AE39" w14:textId="77777777">
+    <w:p w14:paraId="0EB68CA1" w14:textId="77777777" w:rsidR="00585EA3" w:rsidRDefault="00585EA3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00F554C9" w:rsidRDefault="00F554C9" w14:paraId="2C61B91D" w14:textId="77777777">
+  <w:p w14:paraId="2C61B91D" w14:textId="77777777" w:rsidR="00F554C9" w:rsidRDefault="00F554C9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00F554C9" w:rsidRDefault="00F554C9" w14:paraId="00162215" w14:textId="77777777">
+  <w:p w14:paraId="00162215" w14:textId="77777777" w:rsidR="00F554C9" w:rsidRDefault="00F554C9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="002F627A" w:rsidRDefault="00E23D53" w14:paraId="58BE71C4" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="58BE71C4" w14:textId="77777777" w:rsidR="002F627A" w:rsidRDefault="00E23D53">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="005A0110">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58BE71C8" wp14:editId="58BE71C9">
           <wp:extent cx="3590925" cy="1000125"/>
           <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
           <wp:docPr id="6" name="Picture 6" descr="New Image"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="New Image"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -5777,284 +5705,284 @@
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00AA1BF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B762A552"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E1D2DE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5936BDD8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F2063D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F552F250"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -6233,147 +6161,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A8506C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="443C2EA8"/>
     <w:lvl w:ilvl="0" w:tplc="454A93FA">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BA77F49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E59E8296"/>
     <w:lvl w:ilvl="0" w:tplc="67EAD6BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6444,103 +6372,104 @@
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2096321391">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1361465900">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="377243352">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1369602736">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="337000785">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1148665747">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00024C8E"/>
     <w:rsid w:val="00024C8E"/>
     <w:rsid w:val="00063675"/>
     <w:rsid w:val="00064D5C"/>
     <w:rsid w:val="000C0C99"/>
     <w:rsid w:val="001111E0"/>
     <w:rsid w:val="001341C2"/>
     <w:rsid w:val="001B061B"/>
     <w:rsid w:val="001B1FF7"/>
     <w:rsid w:val="001B2DD1"/>
     <w:rsid w:val="001C5EFF"/>
     <w:rsid w:val="001E3DBB"/>
     <w:rsid w:val="00232B9B"/>
     <w:rsid w:val="00256385"/>
+    <w:rsid w:val="00280EF3"/>
     <w:rsid w:val="00292167"/>
     <w:rsid w:val="002E4BD9"/>
     <w:rsid w:val="002E4FAA"/>
     <w:rsid w:val="002F627A"/>
     <w:rsid w:val="003345AD"/>
     <w:rsid w:val="003B3F2D"/>
     <w:rsid w:val="003D04C4"/>
     <w:rsid w:val="003D3CF3"/>
     <w:rsid w:val="003D3ED9"/>
     <w:rsid w:val="004015F3"/>
     <w:rsid w:val="00421E0E"/>
     <w:rsid w:val="00435598"/>
     <w:rsid w:val="004636D3"/>
     <w:rsid w:val="00493929"/>
     <w:rsid w:val="00546586"/>
+    <w:rsid w:val="005674F0"/>
     <w:rsid w:val="00580703"/>
+    <w:rsid w:val="00585EA3"/>
     <w:rsid w:val="0059547D"/>
     <w:rsid w:val="005B78EF"/>
     <w:rsid w:val="005E37B9"/>
     <w:rsid w:val="005E57A3"/>
     <w:rsid w:val="006023CA"/>
     <w:rsid w:val="00623604"/>
     <w:rsid w:val="006571F2"/>
     <w:rsid w:val="006A1907"/>
     <w:rsid w:val="006A753F"/>
     <w:rsid w:val="006D11E1"/>
     <w:rsid w:val="00745DB2"/>
     <w:rsid w:val="00753CBD"/>
     <w:rsid w:val="00763D77"/>
     <w:rsid w:val="007826C3"/>
     <w:rsid w:val="0079690A"/>
     <w:rsid w:val="00825092"/>
     <w:rsid w:val="008C1B96"/>
     <w:rsid w:val="008D5184"/>
     <w:rsid w:val="0091368C"/>
     <w:rsid w:val="009849EC"/>
     <w:rsid w:val="0099274D"/>
     <w:rsid w:val="009E4B04"/>
     <w:rsid w:val="009F4A4F"/>
     <w:rsid w:val="009F7BBF"/>
     <w:rsid w:val="00A92A78"/>
@@ -6650,133 +6579,133 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="58BE7124"/>
   <w15:docId w15:val="{C77BA69A-3BDE-485C-A926-00BF8388AB69}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6932,52 +6861,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -7044,144 +6973,144 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00024C8E"/>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00024C8E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00024C8E"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00024C8E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00024C8E"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00024C8E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00024C8E"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0059547D"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
@@ -7194,51 +7123,52 @@
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00B4053D"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -7495,51 +7425,58 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>6</Pages>
+  <Words>809</Words>
+  <Characters>4612</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>38</Lines>
+  <Paragraphs>10</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>Royal College of Pathologists</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>5411</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lesley Stapleford</dc:creator>
-  <keywords/>
-[...2 lines deleted...]
-  <lastPrinted>2026-05-28T17:48:00.0000000Z</lastPrinted>
+  <cp:keywords/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>